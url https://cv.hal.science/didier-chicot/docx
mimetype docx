--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1030,563 +1030,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
+                <w:t xml:space="preserve">Siyang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.128812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748331v1</w:t>
+                <w:t xml:space="preserve">hal-03760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of cold-rolling deformation on mechanical and corrosion behaviors of AA2024-T4 aluminum alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Benamirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 99 (1), pp.100307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jics.2021.100307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nettour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siyang Lu</w:t>
+                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Guilbert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.128812. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760562v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Life Prediction of Steel Pipelines Based on X-ray Diffraction Analyses</w:t>
               </w:r>
@@ -1964,291 +1964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the nanoindentation response of carbon black filled elastomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Damage Criterion to Predict the Fatigue Life of Steel Pipelines Based on Indentation Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovana Drumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilson Pasqualino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4047203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251023v1</w:t>
+                <w:t xml:space="preserve">hal-03577553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Damage Criterion to Predict the Fatigue Life of Steel Pipelines Based on Indentation Measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the nanoindentation response of carbon black filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Bouyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Elaboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (29), pp.50697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4047203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.50697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577553v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of thermally sprayed porous alumina coating by Vickers and Knoop indentation</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2496,587 +2496,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+                <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephania Kossman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577570v1</w:t>
+                <w:t xml:space="preserve">hal-03577581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation study of slag in view of a better valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure analysis and mechanical properties by instrumented indentation of Charonia Lampas Lampas shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boufala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouhenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure analysis and mechanical properties by instrumented indentation of Charonia Lampas Lampas shell</w:t>
+                <w:t xml:space="preserve">Characterization of brazed joints by electrical resistance spot brazing with Ni-based amorphous self-flux alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boufala</w:t>
+                <w:t xml:space="preserve">Mircea Vodă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouhenia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+                <w:t xml:space="preserve">Cosmin Codrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel-Aurel Şerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragoş Uţu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.617-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577585v1</w:t>
+                <w:t xml:space="preserve">hal-03577582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of brazed joints by electrical resistance spot brazing with Ni-based amorphous self-flux alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Codrean</w:t>
+                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dragoş Uţu</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.10.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (14), pp.2501-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577582v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and microstructure study of Charonia lampas lampas shell</w:t>
               </w:r>
@@ -3190,287 +3190,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation Analysis of Friction Stir Welded 6061-T6 Al Alloy in As-Weld and Post Weld Heat Treatment</w:t>
+                <w:t xml:space="preserve">Contribution of interferometry to Vickers indentation toughness determination of glass and ceramic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firouz Fadaeifard</w:t>
+                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Reza Pakmanesh</w:t>
+                <w:t xml:space="preserve">Habib Benzaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Shamanian Esfahani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khamirul Amin Matori</w:t>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0031918X1905003X⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (3), pp.034102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.58.3.034102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577578v1</w:t>
+                <w:t xml:space="preserve">hal-02554750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of interferometry to Vickers indentation toughness determination of glass and ceramic glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation Analysis of Friction Stir Welded 6061-T6 Al Alloy in As-Weld and Post Weld Heat Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouz Fadaeifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+                <w:t xml:space="preserve">Mohamad Reza Pakmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benzaama</w:t>
+                <w:t xml:space="preserve">Morteza Shamanian Esfahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Khamirul Amin Matori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (3), pp.034102. </w:t>
+              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (5), pp.483-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.58.3.034102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0031918X1905003X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554750v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of impregnation solutions on the synthesis of Ni-Cu/Al 2 O 3 catalyst to obtain carbon nanofibers</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’addition de TiB2 sur les propriétés mécaniques et tribologiques de revêtements NiCrBSi déposés par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kazamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Baranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Indentation Test for the Study of Reinforcement bar/concrete matrix Adhesion i n High Performance Self Compacting Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Graira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benzaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
@@ -4661,77 +4661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation instrumentée multi-échelles appliquée à l’étude des matériaux massifs métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4765,77 +4765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach of the Oliver and Pharr model to fit the unloading curve from instrumented indentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,51 +5167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep analysis of T22 and T91 chromium based steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philemon Nogning Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,264 +5294,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of Steel Effect on Intermetallic Compounds Obtained by Galvanization</w:t>
+                <w:t xml:space="preserve">Influence of the indenter tip defect in classical indentation: Application to the hardness determination of DLC thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Benarioua</w:t>
+                <w:t xml:space="preserve">Younes Benarioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of thermal and environmental engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 662, pp.268-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5383/ijtee.11.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580040v1</w:t>
+                <w:t xml:space="preserve">hal-01303472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the indenter tip defect in classical indentation: Application to the hardness determination of DLC thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Roudet</w:t>
+                <w:t xml:space="preserve">Nature of Steel Effect on Intermetallic Compounds Obtained by Galvanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.03.067⟩</w:t>
+              <w:t xml:space="preserve">International journal of thermal and environmental engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5383/ijtee.11.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303472v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties by instrumented indentation of solution precursor plasma sprayed hydroxyapatite coatings: Analysis of microstructural effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando T. Candidato Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,2522 +5630,2534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some improvements for determining the hardness of homogeneous materials from the work-of-indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardness-load modelling applied to multilayer galvanised coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Benarioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2015.11.030⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2015.1116802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249912v1</w:t>
+                <w:t xml:space="preserve">hal-01291835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness-load modelling applied to multilayer galvanised coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
+                <w:t xml:space="preserve">Some improvements for determining the hardness of homogeneous materials from the work-of-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.194-200. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.279-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670844.2015.1116802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2015.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291835v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive description of Fe–Mn23–C0.6 steel deformed under hot-working conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+                <w:t xml:space="preserve">Morphological and Mechanical Properties of Hydroxyapatite Bilayer Coatings Deposited on 316L SS by Sol–Gel Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahida Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafit Khireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">Salima Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (5), pp.2340-2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-015-0397-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577646v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties by indentation of aluminium nitride nanometric thin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Roudet</w:t>
+                <w:t xml:space="preserve">Coupled effects of substrate microstructure and sulphuric acid anodizing on fatigue life of a 2017A aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.723-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior and corrosion resistance of hydroxyapatite sol–gel thin coatings on 316 L stainless steel pre-coated with titania film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahida Sidane</w:t>
+                <w:t xml:space="preserve">Un critere simple d’identification du mode de déformation par indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N’jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hafit Khireddine</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.09.037⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211765v1</w:t>
+                <w:t xml:space="preserve">hal-03255793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critere simple d’identification du mode de déformation par indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
+                <w:t xml:space="preserve">Modeling of very thin aluminum nitride film mechanical properties from nanoindentation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 594 (Part A), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251610v1</w:t>
+                <w:t xml:space="preserve">hal-01264321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of substrate microstructure and sulphuric acid anodizing on fatigue life of a 2017A aluminum alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.A. Belouchrani</w:t>
+                <w:t xml:space="preserve">Un critere simple d’identification du mode de déformation par indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Amrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Jean-Marie B. Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.120⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01206172v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critere simple d’identification du mode de déformation par indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
+                <w:t xml:space="preserve">Constitutive description of Fe–Mn23–C0.6 steel deformed under hot-working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Yetna N’jock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Ndjaka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255793v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of very thin aluminum nitride film mechanical properties from nanoindentation measurements</w:t>
+                <w:t xml:space="preserve">Mechanical properties by indentation of aluminium nitride nanometric thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01264321v1</w:t>
+                <w:t xml:space="preserve">hal-01264296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Mechanical Properties of Hydroxyapatite Bilayer Coatings Deposited on 316L SS by Sol–Gel Method</w:t>
+                <w:t xml:space="preserve">Study of the mechanical behavior and corrosion resistance of hydroxyapatite sol–gel thin coatings on 316 L stainless steel pre-coated with titania film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahida Sidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafit Khireddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Bir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-015-0397-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206292v1</w:t>
+                <w:t xml:space="preserve">hal-01211765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilayer coating with optimized properties for corrosion protection of Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Ershov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.15977-15985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5TA01920F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A criterion to identify sinking-in and piling-up in indentation of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.145-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental analysis and modeling of the work-softening transient due to dynamic recrystallization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of WC coatings evaluated using instrumented indentation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (7), pp.498-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00937039v1</w:t>
+                <w:t xml:space="preserve">hal-01009598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between yield stress and hardness of nickel-silicon-boron-based alloys by nanoindentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A contact area function for Berkovich nanoindentation : Application to hardness determination of a TiHfCN thin ﬁlm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yetna N'Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 558, pp.259-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00978386v1</w:t>
+                <w:t xml:space="preserve">hal-01066329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive description for the design of hot-working operations of a 20MnCr5 steel grade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">An experimental analysis and modeling of the work-softening transient due to dynamic recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01009580v1</w:t>
+                <w:t xml:space="preserve">hal-00937039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contact area function for Berkovich nanoindentation : Application to hardness determination of a TiHfCN thin ﬁlm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between yield stress and hardness of nickel-silicon-boron-based alloys by nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yetna N'Jock</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viorel-Aurel Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Codrean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.294-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066329v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of WC coatings evaluated using instrumented indentation technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Constitutive description for the design of hot-working operations of a 20MnCr5 steel grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (7), pp.498-510. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.255-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009598v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contact area function for Berkovich nanoindentation: Application to hardness determination of a TiHfCN thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 558, pp.259-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques des couches minces par nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8161,6223 +8173,6223 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitements et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 429, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined loading and failure analysis of lead-free solder joints due to creep and fatigue phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystian Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Wymyslowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soldering and Surface Mount Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), pp.22-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/SSMT-10-2013-0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Wear Response of Nanostructured YSZ Suspension Plasma-Sprayed Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (8), pp.1350-1361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-014-0146-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of grain boundaries and micro-defects on the mechanical response of a crystalline rock at multiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.429-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2014.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of some thermal treatments on interface adhesion toughness of various thick thermal spray coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models for hardness and adhesion of coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22 (5), pp.390-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174329406X126690⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708499101516821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577788v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of instrumented hardness measurements on stainless steel with different surface preparations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soom</w:t>
+                <w:t xml:space="preserve">C.S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.32-39. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 576, pp.126-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/174329407X161573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577773v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation size effect of cortical bones submitted to different soft tissue removals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bandini</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Yttria- and Ceria-Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Latka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Pertuz</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kozerski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2-3), pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9874-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577717v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and adhesion of thermal spray coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Staia</w:t>
+                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.868-876</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577796v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tip defect and indenter shape on the mechanical properties determination by indentation of a TiB2-60%B4C ceramic composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Louis</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816692v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC-10Co-4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03 (01), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806941v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of AA7075-T6 aluminum alloy coated with a WC-10Co-4Cr cermet by HVOF thermal spray</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+                <w:t xml:space="preserve">Influence of mechanical properties of tungsten carbide–cobalt thermal spray coatings on their solid particle erosion behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.J. Mora-Zorrilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">J La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bencomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.04.087⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743294411Y.0000000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00806952v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide ﬁlm by means of indentation techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of elastic modulus and hardness determination by indentation of porous yttria stabilized zirconia coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. A Belouchrani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Łatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pawłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambroziak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065625v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plastic deformation on the efficiency of a nitriding treatment: modelling of the hardness-depth profile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villalobos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945890v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide film by means of indentation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">X Decoopman</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000213⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 585, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577691v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of AA7075-T6 aluminum alloy coated with a WC–10Co–4Cr cermet by HVOF thermal spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Increase of the load carrying capacity of aluminium 2024-T3 by means of a NiP-CRC-DLC coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal Sustainable Construction &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.16-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577710v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding wear of a-C:H coatings against alumina in corrosive media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability analysis of solder joints due to creep and fatigue in microelectronic packaging using microindentation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tilkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wymyslowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (5), pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577681v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents to control steel decarburising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mercier</w:t>
+                <w:t xml:space="preserve">Cr2C3-NiCr VPS thermal spray coatings as candidate for chromium replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174329407X215140⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577771v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation size effect of cortical bones submitted to different soft tissue removals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bandini</w:t>
+                <w:t xml:space="preserve">Role of plastic deformation on the efficiency of a nitriding treatment: modelling of the hardness-depth profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.155-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816689v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tensile properties by spherical macroindentation using an indentation strain-hardening exponent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M Ndjaka</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.868-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00857528v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Fatigue behavior of AA7075-T6 aluminum alloy coated with a WC–10Co–4Cr cermet by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Mora-Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000213⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832604v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sliding wear of a-C:H coatings against alumina in corrosive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrasquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00823488v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy currents to control steel decarburising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.273-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329407X215140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586273v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical properties of tungsten carbide–cobalt thermal spray coatings on their solid particle erosion behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Lesage</w:t>
+                <w:t xml:space="preserve">Indentation size effect of cortical bones submitted to different soft tissue removals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743294411Y.0000000016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.338-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577730v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of elastic modulus and hardness determination by indentation of porous yttria stabilized zirconia coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Łatka</w:t>
+                <w:t xml:space="preserve">Mechanical tensile properties by spherical macroindentation using an indentation strain-hardening exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577715v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.868-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577708v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide film by means of indentation techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hemmouche</w:t>
+                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 585, pp.155-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 576, pp.126-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577677v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of solder joints due to creep and fatigue in microelectronic packaging using microindentation technique</w:t>
+                <w:t xml:space="preserve">Effect of some thermal treatments on interface adhesion toughness of various thick thermal spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5), pp.390-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329406X126690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816697v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr2C3-NiCr VPS thermal spray coatings as candidate for chromium replacement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of instrumented hardness measurements on stainless steel with different surface preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329407X161573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00812498v1</w:t>
+                <w:t xml:space="preserve">hal-03577773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of the load carrying capacity of aluminium 2024-T3 by means of a NiP-CRC-DLC coating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual stresses and adhesion of thermal spray coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Sustainable Construction &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329405X30020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319243v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Indentation size effect of cortical bones submitted to different soft tissue removals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.338-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070182v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide ﬁlm by means of indentation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. A Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 585, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174230v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for hardness and adhesion of coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of tip defect and indenter shape on the mechanical properties determination by indentation of a TiB2-60%B4C ceramic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708499101516821⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577819v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC-10Co-4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577684v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Yttria- and Ceria-Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kozerski</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of AA7075-T6 aluminum alloy coated with a WC-10Co-4Cr cermet by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Mora-Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9874-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797381v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and hardness of diamond films deposited on WC-Co by CVD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.70-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion tests for thermal spray coatings: correlation of bond strength and interfacial toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.279-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329407X215159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Yttria- and Ceria-Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Łatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kozerski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.125-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9874-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cr2C3–NiCr VPS thermal spray coatings as candidate for chromium replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.225-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tensile properties by spherical macroindentation using an indentation strain-hardening exponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yetna N’jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.257-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hardness–depth profile from indentations at surface of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nosei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feugeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (2), pp.93-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708408X336355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tensile properties by spherical macroindentation using an indentation strain-hardening exponent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide film by means of indentation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 585, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03255753v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the elastic properties of a porous aluminium oxide film by means of indentation techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hemmouche</w:t>
+                <w:t xml:space="preserve">Role of plastic deformation on the efficiency of a nitriding treatment: modelling of the hardness-depth profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2013.055381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858035v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the work-hardening behavior of C-Mn steels deformed under hot-working conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of elastic modulus and hardness determination by indentation of porous yttria stabilized zirconia coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Latka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambroziak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.05.007⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00871501v1</w:t>
+                <w:t xml:space="preserve">hal-00812487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC-10Co-4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Mechanical tensile properties by spherical macroindentation using an indentation strain-hardening exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yetna N'Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yetna N’jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070169v1</w:t>
+                <w:t xml:space="preserve">hal-03255753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of elastic modulus and hardness determination by indentation of porous yttria stabilized zirconia coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC-10Co-4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gregorio La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 220, pp.131-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812487v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plastic deformation on the efficiency of a nitriding treatment: modelling of the hardness-depth profile</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the work-hardening behavior of C-Mn steels deformed under hot-working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.155. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.145-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2013.055381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577682v1</w:t>
+                <w:t xml:space="preserve">hal-00871501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding wear of a-C:H coatings against alumina in corrosive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Carrasquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments for fracture toughness determination by Vickers indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14386,2627 +14398,2567 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (7), pp.877-884. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708304225017427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of solder joints due to creep and fatigue in microelectronic packaging using microindentation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tilkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wymysłowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (5), pp.761-766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing study of thin chromium layers on cemented steel substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Boubaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.65-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and hardness of diamond films deposited on WC–Co by CVD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.70-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cr2C3-NiCr VPS thermal spray coatings as candidate for chromium replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.225-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of conventional and nanostructured plasma sprayed alumina coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Influence of mechanical properties of tungsten carbide‐cobalt thermal spray coatings on their solid particle erosion behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743294411Y.0000000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577727v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical properties of tungsten carbide‐cobalt thermal spray coatings on their solid particle erosion behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">Mechanical properties of conventional and nanostructured plasma sprayed alumina coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Venkateshwarlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Racherla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743294411Y.0000000016⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714128v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of yttria and ceria stabilized zirconia coatings obtained by suspension plasma spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Spray 2012: Proceedings of the International Spray Conference and Exposition (ITSC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.805-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of conventional and nanostructured plasma sprayed alumina coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Venkateshwarlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Racherla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic modulus of TiHfCN thin films by instrumented indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522, pp.304-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753847v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic modulus of TiHfCN thin films by instrumented indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522, pp.304-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577726v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.R. Ambriz</w:t>
+                <w:t xml:space="preserve">Adhesive and cohesive properties of nanostructured Zr02 coatings by the original Vickers Indentation Cracking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mesmacque</w:t>
+                <w:t xml:space="preserve">I.C. Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. de La Torre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (3), pp.307-315. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (22), pp.7789-7795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579951v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of an Al91–Mn6–Nd3 nanostructured alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benseddiq</w:t>
+                <w:t xml:space="preserve">M. Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mesmacque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.A. Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (22-23), pp.7041-7051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577738v1</w:t>
+                <w:t xml:space="preserve">hal-03577735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porosity on the mechanical properties of microporous β-TCP bioceramics by usual and instrumented Vickers microindentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rguiti</w:t>
+                <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Ambriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benseddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mesmacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577737v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of an Al91–Mn6–Nd3 nanostructured alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of porosity on the mechanical properties of microporous β-TCP bioceramics by usual and instrumented Vickers microindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1361-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03577735v1</w:t>
+                <w:t xml:space="preserve">hal-03577737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive and cohesive properties of nanostructured Zr02 coatings by the original Vickers Indentation Cracking technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Vert</w:t>
+                <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Ambriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mesmacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.228⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03577734v1</w:t>
+                <w:t xml:space="preserve">hal-00579951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of magnetite (Fe3O4), hematite (α-Fe2O3) and goethite (α-FeO·OH) by instrumented indentation and molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (3), pp.862-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-like carbon film deposited on nitrided 316L stainless steel substrate: A hardness depth-profile modeling</w:t>
+                <w:t xml:space="preserve">Mechanical properties of an Al91-Mn6-Nd3 nanostructured alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (22-23), pp.7041-7051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00636698v1</w:t>
+                <w:t xml:space="preserve">hal-00607925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of an Al91-Mn6-Nd3 nanostructured alloy</w:t>
+                <w:t xml:space="preserve">Diamond-like carbon film deposited on nitrided 316L stainless steel substrate: A hardness depth-profile modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (10), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00607925v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of magnetite (Fe3O4), hematite (α-Fe2O3) and goethite (α-FeO*OH) by instrumented indentation and molecular dynamics analysis</w:t>
               </w:r>
@@ -17018,12023 +16970,11771 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (3), pp.862-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive and cohesive properties of nanostructured Zr02 coatings by the original Vickers Indentation Cracking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (22), pp.7789-7795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+                <w:t xml:space="preserve">Romain Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Ochoa Pérez</w:t>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.999-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577744v1</w:t>
+                <w:t xml:space="preserve">hal-00527707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577740v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518 (19), pp.5565-5571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518 (8), pp.2097-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577748v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Vert</w:t>
+                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. González-Hermosilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vardelle</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577742v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00494445v1</w:t>
+                <w:t xml:space="preserve">hal-00527716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemporad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174483v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gruescu</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Teer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 527 (3), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577756v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bemporad</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (19), pp.5565-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577752v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.999-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527716v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.Y. Santana-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (19), pp.5565-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00444359v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Gonzalez</w:t>
+                <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Łatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.954-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515398v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205 (4), pp.999-1003. </w:t>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527707v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia Molleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nosei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 204 (23), pp.3750-3759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Teer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 527 (3), pp.498-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (1-2), pp.75-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. García Molleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. García Molleja</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Ferrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 204 (23), pp.3750-3759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (4), pp.954-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lepingle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1-2), pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00446606v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemporad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429753v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient plasticity to study hardness behavior of magnetite (Fe3O4) under multicyclic indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of hardness-depth profile from indentations at surface of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Louis</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Feugeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2009.0098⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708408X336355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00376775v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur d'échelle en dureté pour représenter l'effet de taille en nano et en micro-indentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jorgowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2009005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 527 (1-2), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643260v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hardness-depth profile from indentations at surface of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Un facteur d'échelle en dureté pour représenter l'effet de taille en nano et en micro-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Feugeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708408X336355⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2009005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359655v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
+                <w:t xml:space="preserve">Strain gradient plasticity to study hardness behavior of magnetite (Fe3O4) under multicyclic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lepingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.749-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2009.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.08.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429771v1</w:t>
+                <w:t xml:space="preserve">hal-00376775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain gradient plasticity to study hardness behavior of magnetite (Fe 3 O 4 ) under multicyclic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.749-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2009.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness length-scale factor to model nano- and micro-indentation size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 499 (1-2), pp.454-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+                <w:t xml:space="preserve">Microstructural and mechanical characterization of Ni-base thermal spray coatings deposited by HVOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202 (18), pp.4406-4410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (18), pp.4552-4559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577763v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and corrosion fatigue behavior of an AA6063-T6 aluminum alloy coated with a WC–10Co–4Cr alloy deposited by HVOF thermal spraying</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model to determine the depth of a diffusion layer by normal indentations to the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202 (18), pp.4572-4577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.044⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (14), pp.3419-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577762v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of data from various indentation techniques for thin films intrinsic hardness modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516 (8), pp.1964-1971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in depth-sensing indentation to calculate the universal hardness on the entire loading curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mesmacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2007.07.002⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 202 (18), pp.4406-4410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00204264v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement in depth-sensing indentation to calculate the universal hardness on the entire loading curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Marcano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (4-5), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00288559v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model to determine the depth of a diffusion layer by normal indentations to the surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+                <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mesmacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202 (14), pp.3419-3426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (18), pp.4406-4410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262131v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical characterization of Ni-base thermal spray coatings deposited by HVOF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Fatigue and corrosion fatigue behavior of an AA6063-T6 aluminum alloy coated with a WC–10Co–4Cr alloy deposited by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Villalobos-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Gedler-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202 (18), pp.4552-4559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.041⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (18), pp.4572-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290005v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and corrosion-fatigue behavior of an AA6063-T6 aluminum alloy coated with a WC-10Co- 4Cr alloy deposited by HVOF thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Villalobos-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Gedler-Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pineiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4572-4577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of Cr3C2 -NiCr vacuum plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4566-4571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of data from various indentation techniques for thin films intrinsic hardness modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516 (8), pp.1964-1971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents to control steel decarburising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of instrumented hardness measurements on stainless steel with different surface preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (4), pp.273-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174329407X215140⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329407X161573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185229v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion tests for thermal spray coatings: correlation of bond strength and interfacial toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Demarecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.279-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329407X215159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of instrumented hardness measurements on stainless steel with different surface preparations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy currents to control steel decarburising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (1), pp.32-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174329407X161573⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 23 (4), pp.273-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329407X215140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124435v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of instrumented Knoop and Vickers hardness measurements on various soft materials and hard ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.1905-1911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium carbide films obtained by conversion of sputtered titanium on high carbon steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bemporad</w:t>
+                <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.07.066⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (8), pp.652-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577789v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 201 (5), pp.2038-2045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 201 (5), pp.2092-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577783v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tribological study of WC produced by plasma pressure compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Sudarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (1-2), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018995v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological study of WC produced by plasma pressure compaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.06.006⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.2038-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577792v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 497, pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00096703v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+                <w:t xml:space="preserve">Titanium carbide films obtained by conversion of sputtered titanium on high carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benarioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200 (18-19), pp.5447-5454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124230v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 201 (5), pp.2092-2098. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 201 (5), pp.2038-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124458v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+                <w:t xml:space="preserve">Combined Micro-Hardness and Eddy Currents Applied to the Study of Steel Decarburizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Matéria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (2), pp.88-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577790v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 497 (1-2), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577784v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Micro-Hardness and Eddy Currents Applied to the Study of Steel Decarburizing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matéria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (5), pp.2092-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125228v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (8), pp.652-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium carbide films obtained by conversion of sputtered titanium on high carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 200, pp.5447-5454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for hardness determination of thin coatings from standard micro-indentation tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the interfacial indentation test for adhesion toughness determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 200 (1-4), pp.886-889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.056⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 200, pp.174-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577794v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the interfacial indentation test for adhesion toughness determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for hardness determination of thin coatings from standard micro-indentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 200, pp.174-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 200, pp.886-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00019028v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for hardness determination of thin coatings from standard micro-indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 200, pp.886-889. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
+              <w:t xml:space="preserve">, 2005, 200 (1-4), pp.886-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019021v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique et mécanique de l'acier 4140 nitruré et implanté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Benarioua</w:t>
+                <w:t xml:space="preserve">Residual stresses and adhesion of thermal spray coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics IV France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329405X30020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018954v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and adhesion of thermal spray coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Araujo</w:t>
+                <w:t xml:space="preserve">Caractérisation physique et mécanique de l'acier 4140 nitruré et implanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics IV France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.195-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069790v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the interfacial indentation test for adhesion toughness determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200 (1-4), pp.174-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et mécanique de l'acier 4140 nitruré et implanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124, pp.195-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2005124028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grinding on the surface integrity of an austenitic stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments for fracture toughness determination by Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pertuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal:2004110⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.877-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708304225017427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577799v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grinding on the surface integrity of an austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.1043-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments for fracture toughness determination by Vickers indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of grinding on the surface integrity of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bléhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708304225017427⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (12), pp.1043-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2004110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078025v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difusao de hidrogenio en martensita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matéria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indentation appliquée à la caractérisation des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">A new model to determine the hardness of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 359, pp.37-42</w:t>
+              <w:t xml:space="preserve">Revista Matéria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (1), pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138917v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model to determine the hardness of thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">L'indentation appliquée à la caractérisation des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matéria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9 (1), pp.13-22</w:t>
+              <w:t xml:space="preserve">Traitement Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 359, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138919v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Behaviour of Silicon Carbide/Electroless Nickel Composite Coatings at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conzoño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (4), pp.265-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708401225005359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des transformations microstructurales survenant lors de l'endommagement par frottement sec d'un couple fonte/acierA study of microstructural transformations occurring during the deterioration by dry friction of an iron/steel pair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mesmacque</w:t>
+                <w:t xml:space="preserve">Indentation tests to determine the fracture toughness of nickel phosphorus coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1296-2139(02)01167-3⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 155 (2-3), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00109-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586283v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation on plasma nitrided steel with and without hydrogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Bartier</w:t>
+                <w:t xml:space="preserve">Indentation tests to determine toughness of nickel phosphorus coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Microscopica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 155 (2-3), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00109-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140387v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation tests to determine toughness of nickel phosphorus coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Roman</w:t>
+                <w:t xml:space="preserve">Étude des transformations microstructurales survenant lors de l'endommagement par frottement sec d'un couple fonte/acierA study of microstructural transformations occurring during the deterioration by dry friction of an iron/steel pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00109-3⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (3), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1296-2139(02)01167-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00140383v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation tests to determine the fracture toughness of nickel phosphorus coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Roman</w:t>
+                <w:t xml:space="preserve">Fatigue crack initiation on plasma nitrided steel with and without hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Lesage</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Microscopica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577804v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour of silicon carbide / electroless nickel composite coatings at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (4), pp.265-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708401225005359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of residual stresses on interface toughness of thermaly sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (1-2), pp.143-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00488-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part II: tribological performance of Cr3C2-25% NiCr reactive plasma sprayed coatings deposited at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bartuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 146-147, pp.563-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part II : Tribological performance of Cr3C2 - 25 % NiCr plasma sprayed coatings at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bartuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14-147, pp.563-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate roughness induced by grit blasting upon adhesion of WC-17% Co thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrasquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.657-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0040-6090(00)01447-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen on adhesion of NiCr thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.675-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen contamination on the tensile behavior of a plasma ion nitrided steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 282 (1-2), pp.203-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00753-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness measurements of Ti and TiC multilayers: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bénarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 359 (2), pp.228-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00879-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen on adhesion of NiCr thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.675-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal treatments on adhesive properties of a NiCr thermal sprayed coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.681-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures par indentation interfaciale de l’adhérence de revêtements NiCr projetés thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Judas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87 (9-10), pp.29-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199987090029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation des modèles de dureté de films minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96 (9), pp.1121-1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199996091121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dureté des revêtements épais : modification du modèle de Jönsson et Hogmark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Influence de l'hydrogène sur le comportement en traction d'un acier faiblement allié nitruré ioniquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/199886070033⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (12), pp.1511-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/199895121511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586299v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et solubilité de l’hydrogène dans un acier faiblement allié nitruré ioniquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dureté des revêtements épais : modification du modèle de Jönsson et Hogmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/199895050659⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 86 (7-8), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/199886070033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586298v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'hydrogène sur le comportement en traction d'un acier faiblement allié nitruré ioniquement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Diffusion et solubilité de l’hydrogène dans un acier faiblement allié nitruré ioniquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 95 (12), pp.1511-1518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/199895121511⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 95 (5), pp.659-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/199895050659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586295v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Diffusion in Plasma Ion Nitrided Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 143-147, pp.939-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.143-147.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la ténacité apparente d’interface par l’essai d’indentation interfaciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93 (2), pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199693020245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent interface toughness of substrate and coating couples from indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 283 (1-2), pp.151-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(96)08763-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface indentation test for the determination of adhesive properties of thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Demarecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 15 (16), pp.1377-1380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00275281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties determination from indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 81 (2-3), pp.269-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0257-8972(95)02474-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la diffraction des rayons X à l’étude d’un acier faiblement allié nitruré ioniquement par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29043,673 +28743,673 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 83 (1-2), pp.45-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199583010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du module d’Young par analyse de la géométrie de l’empreinte résiduelle après indentation Vickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (5), pp.635-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199592050635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute hardness of films and coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 254 (1-2), pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(94)06239-H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dureté des matériaux déposés en couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 82 (10), pp.19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199482100019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhardness and spectroscopy studies of surface modification of titanium alloys by melted metaphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deffontaines-Fourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 241 (1-2), pp.230-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(94)90431-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of microstructure and residual stresses on fatigue crack initiation of carbonitrided steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Karaishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 60 (8), pp.370-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.198901670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29719,51 +29419,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Cycle Fatigue Damage Evaluation of Steel Pipelines Based on Microhardness Changes During Cyclic Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovana Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29785,119 +29485,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilson Pasqualino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, France. pp.012010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2017-62677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Cycle Fatigue Damage Evaluation of Steel Pipelines Based on Microhardness Changes During Cyclic Loads: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovana Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29942,895 +29642,895 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 4: Materials Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Madrid, Spain. pp.V004T03A025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/omae2018-78752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of solution concentration and spraying parameters on TBCs obtained by SPPS process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recubrimientos nanoestructurados de circonia estabilzada con itria (ysz) depositados mediante técnicas de termorrociado por plasma en suspensión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Contrepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 RIPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Dec 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">VI Congreso Nacional de Pulvimetalurgia y I Congreso Iberoamericano de Pulvimetalurgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887579v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recubrimientos nanoestructurados de circonia estabilzada con itria (ysz) depositados mediante técnicas de termorrociado por plasma en suspensión</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of solution concentration and spraying parameters on TBCs obtained by SPPS process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Candidato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congreso Nacional de Pulvimetalurgia y I Congreso Iberoamericano de Pulvimetalurgia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ciudad Real, Spain</w:t>
+              <w:t xml:space="preserve">8 RIPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Dec 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169319v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding wear resistance of thermal sprayed wc-12co coatings reinforced with carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Mons, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of mechanical properties of suspension plasma sprayed zirconia coatings having various microstructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+                <w:t xml:space="preserve">Caracterisation par indentation multi-echelles de materiaux massifs et de garniture de frein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Kossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848500v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation par indentation multi-echelles de materiaux massifs et de garniture de frein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">The evaluation of mechanical properties of suspension plasma sprayed zirconia coatings having various microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Sokołowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">ITSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564976v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE INFLUENCE OF THE ELASTIC RECOVERY DURING CONVENTIONAL KNOOP INDENTATION TESTS ON CERAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ben Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de la courbe de decharge en indentation instrumentee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphania Kossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l’indentation a l’etude de la tenacite apparente d’interface dans un beton arme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Grairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30839,818 +30539,818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of indentation of thermal sprayed coatings: relevance of the scale of measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Drilling resistance test as a method to determine mechanical properties of Al2O3-TiO2 plasma spray coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944497v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling resistance test as a method to determine mechanical properties of Al2O3-TiO2 plasma spray coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId792" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of indentation of thermal sprayed coatings: relevance of the scale of measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949467v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de las propiedades mecanicas de un recubrimiento de Al2O3-TiO2 a partir tres metodos de dedida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tabares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congreso Internacional de Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties by indentation of thermal sprayed coatings: relevance of the scale of measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Yttria and Ceria Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.805-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental system for analysing the combined loading and failure modes of solder joints in electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystian Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Wymyslowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Intl. Conf. on Thermal, Mechanical &amp; Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Cascais, France. pp.1/5-5/5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESimE.2012.6191743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31660,91 +31360,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach of the instrumented indentation technique on the fracture toughness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31763,51 +31463,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France. SF2M, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31817,147 +31517,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Conversion Treatment of Thin Titanium Layer Deposited onto Carbon Steel: Application of Physical and Mechanical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Wendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newest Updates in Physical Science Research Vol. 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.154-165, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/nupsr/v14/10327D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId809"/>
+      <w:footerReference w:type="default" r:id="rId803"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32104,51 +31804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benamirouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Abdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hemmouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovana Drumond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pinheiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilson Pasqualino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06230-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutabout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zareb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00286-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Bouyahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Elaboudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Ben Ghorbal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ageorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boufala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhenia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQM516W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vod&#259;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Codrean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel &#350;erban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351; U&#355;u" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.10.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDGNDJ5F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boufala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz Fadaeifard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Pakmanesh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Shamanian Esfahani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamirul Amin Matori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X1905003X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benzaama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.3.034102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almir&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Alcazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossibel Churata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadeb2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kazamer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Baranyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Serban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG2QL19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXD1XQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogning Kamta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Nogning Kamta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5SV21P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Benarioua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/ijtee.11.01.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WDPG08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando T. Candidato Jr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3H5TLMX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.11.030" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2015.1116802" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Staia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.04.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CJH3R2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#252;rgi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251610v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie B. Ndjaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Fares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belouchrani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMX6SNLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ndjaka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C67R8NZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0397-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelifa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ershov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Druart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA01920F" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.11.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R451XH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QWRH1JD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978386v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Servan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Voda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCXS5PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLN4BLZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N'Jock" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000261" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978376v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wymyslowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-10-2013-0029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0146-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bandini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Berry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bemporad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWVGZ4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Araujo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X126690" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soom" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X161573" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decoopman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.02.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37PMSD61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329405X30020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Baets" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.01.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MKL6ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.098" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Mora-Zorrilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.04.087" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT70SV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065625v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Belouchrani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.054" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945890v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nosei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Feugeas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577691v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Decoopman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000213" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577710v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577681v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrasquero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana Mendez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215140" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816689v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857528v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.07.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDZXP8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kumar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.081" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLF7D2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577730v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santana" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bencomo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294411Y.0000000016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577715v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#321;atka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambroziak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64C1QL4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577677v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816697v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tilkin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jankowski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymyslowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.01.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81KL6J8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.043" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070182v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577819v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708499101516821" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577684v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Latka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kozerski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9874-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-197NMS0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829384v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benarioua" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70D31WK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577772v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215159" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577721v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek &#321;atka" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577711v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577678v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ndjaka" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577759v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feugeas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708408X336355" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255753v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871501v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z3DFSVG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577682v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055381" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945903v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carrasquero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-Mendez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577798v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708304225017427" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577706v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymys&#322;owski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577688v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Boubaaya" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V20P0LQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577727v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwarlu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racherla" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9H9VDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencomo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944026v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latka" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753847v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aumaitre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.022" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWHZVQBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577726v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579951v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. de La Torre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.12.007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFQ2J6RN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddiq" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmacque" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Serban" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C60WL69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577734v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gruescu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.228" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ391K51-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577732v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepingle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.05.056" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC0VRDXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636698v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.10.004" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PNVTQ1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607925v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611044v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Mendoza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617858v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577744v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ortiz-Mancilla" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa P&#233;rez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.011" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB1BX5GM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577740v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJDWB19B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577748v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.05.063" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351HMZM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577742v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.090" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6N9GPRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494445v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577756v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Gonz&#225;lez-Hermosilla" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.014" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HKFXR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577752v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemporad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.016" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPTVCSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527716v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa-P&#233;rez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444359v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Teer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.030" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MPHWT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515398v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonzalez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527707v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494434v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Molleja" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.04.036" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-M&#233;ndez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577754v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.033" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW9TQGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577746v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Molleja" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#243;n" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527723v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446606v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429753v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376775v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0098" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6VFH7Z5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643260v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009005" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-55DC2D29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359655v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577758v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0098" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359663v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.040" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDN06QZG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577763v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marcano" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.017" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQGWF4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577762v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chac&#243;n" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.044" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR8ZVHBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577770v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galtieri" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvisi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.003" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTXTCHPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204264v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP512K10-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288559v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.12.010" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF172LBS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290005v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.041" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPBMFBSB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288532v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chacon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineiro" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288505v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.043" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24BM9XQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262197v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185229v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185250v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarecaux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124435v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124408v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.011" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GVT952D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577789v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.07.066" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F07L7CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577783v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.054" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ4C62Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018995v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.194" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49PC8D2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577792v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Torres" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Sudarshan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.06.006" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40TPHG19-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096703v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124230v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2006.04.005" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-687VW7HL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124458v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.056" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V48JR65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577790v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577784v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125228v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577782v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021920v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577794v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Jouan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.056" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5FGJLX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019028v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.045" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTHGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019021v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018954v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069790v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586281v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124028" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577799v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bl&#233;haut" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flahaut" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004110" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB9D54EA13C3E9129B76D7DCB11DF4989F38ED45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138191v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blehaut" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078025v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pertuz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138903v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Vianna" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.V. de Miranda" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138917v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138919v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577805v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzo&#241;o" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708401225005359" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586283v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrouche" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1296-2139(02)01167-3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140387v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampronio" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bartier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140383v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00109-3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JG6H7ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577804v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140371v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzono" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cruz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140375v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00488-1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCFT9T9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577808v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valente" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartuli" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Lewis" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Constable" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01438-4" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHPLB8J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140879v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentine" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577814v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasquero" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(00)01447-4" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RGBHQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577811v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01449-8" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZWWGHLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577815v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zampronio" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00753-4" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR65S4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577817v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y B&#233;narioua" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00879-2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ECD1BA3EA07E5CA4FE7C9781C500EB3F9B123F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140874v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577810v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godoy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01450-4" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD2B60D2C260E19F299C03BADFA9131F4F1CD77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586292v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987090029" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84D5A53580B87593B8E58A1DC1E55C34F88E19A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586290v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996091121" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C06E421AAF9490B3A5A73E15F219ADA415310CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586299v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199886070033" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB9DFCA2FB8ECAEBC6EB6B89C5B7CCFBD8B76134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586298v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895050659" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FD7A815794B9AC0C698933815A524AFDE30318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586295v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895121511" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99C21A7246520A167C26AA22A383D70335FB5669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577820v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Miranda" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.939" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586302v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693020245" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED7900ADB566A537C8A919B8B478CC48B8FB4C14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577821v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(96)08763-9" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD9KJW2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577822v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Demarecaux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275281" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8863A66B8AF2FD9C6E744A9D6F555C653928057/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577823v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hage" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)02474-3" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW22RLR0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586310v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583010045" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA82672A6D0BD7F4E63043B91F75D7D82CB94A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586307v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199592050635" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1F0D6113733CAB79D287A53E65D6CD796462CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577824v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06239-H" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2018BKQM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586314v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199482100019" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14FD940FE61ABC478DD1CD27FEF8192A70C607B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577825v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffontaines-Fourez" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)90431-6" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8339WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577826v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Karaishi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.198901670" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580196v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-62677" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254175v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/omae2018-78752" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887579v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carpio" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chagnon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169319v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Contrepas" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169289v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848500v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564976v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Kossmann" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580213v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ben Ghorbal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tricoteaux" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564980v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166932v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944497v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Palacio" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949467v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949424v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angarita" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949463v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782303v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588369v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESimE.2012.6191743" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577554v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Wendler" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v14/10327D" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benamirouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Abdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hemmouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Belouchrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovana Drumond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pinheiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilson Pasqualino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06230-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutabout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zareb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00286-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Bouyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Elaboudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Ben Ghorbal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ageorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boufala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQM516W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vod&#259;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Codrean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel &#350;erban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351; U&#355;u" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.10.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDGNDJ5F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boufala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benzaama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.3.034102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz Fadaeifard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Pakmanesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Shamanian Esfahani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamirul Amin Matori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X1905003X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almir&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Alcazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossibel Churata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadeb2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kazamer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Baranyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Serban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG2QL19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXD1XQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogning Kamta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Nogning Kamta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5SV21P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WDPG08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Benarioua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/ijtee.11.01.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando T. Candidato Jr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3H5TLMX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2015.1116802" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.11.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQB42V2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0397-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Fares" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belouchrani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.120" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMX6SNLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ndjaka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#252;rgi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C67R8NZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie B. Ndjaka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Staia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.04.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CJH3R2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelifa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ershov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA01920F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.11.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R451XH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N'Jock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QWRH1JD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Servan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Voda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCXS5PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLN4BLZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Jankowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wymyslowski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-10-2013-0029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170447v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0146-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bandini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Berry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bemporad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWVGZ4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708499101516821" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577684v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kumar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decoopman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLF7D2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Latka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kozerski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9874-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-197NMS0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.098" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bencomo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294411Y.0000000016" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#321;atka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambroziak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64C1QL4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.054" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816697v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tilkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jankowski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymyslowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.01.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81KL6J8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945890v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nosei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Feugeas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Decoopman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000213" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Mora-Zorrilla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.04.087" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT70SV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577681v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrasquero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana Mendez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215140" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.02.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37PMSD61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857528v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.07.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDZXP8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Araujo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X126690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X161573" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329405X30020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577717v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065625v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Belouchrani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816692v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Baets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.01.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MKL6ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806952v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829384v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benarioua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70D31WK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577772v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215159" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577721v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek &#321;atka" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577711v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ndjaka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577759v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feugeas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708408X336355" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055381" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871501v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z3DFSVG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carrasquero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-Mendez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708304225017427" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577706v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymys&#322;owski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577688v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Boubaaya" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V20P0LQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577686v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714128v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencomo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577727v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwarlu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racherla" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9H9VDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944026v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577726v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aumaitre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.022" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWHZVQBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753847v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577734v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gruescu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.228" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ391K51-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577735v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voda" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Serban" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.003" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C60WL69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577738v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddiq" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmacque" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. de La Torre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.12.007" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFQ2J6RN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579951v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577732v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepingle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.05.056" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC0VRDXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607925v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636698v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.10.004" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611044v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Mendoza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617858v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527707v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.090" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515398v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonzalez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.014" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HKFXR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Gonz&#225;lez-Hermosilla" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527716v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ortiz-Mancilla" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa-P&#233;rez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.011" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577752v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemporad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.016" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPTVCSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444359v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Teer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.030" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577748v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silva" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.05.063" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351HMZM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6N9GPRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494445v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577740v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJDWB19B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577744v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa P&#233;rez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494434v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Molleja" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.04.036" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577753v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-M&#233;ndez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MPHWT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577754v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.033" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW9TQGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577746v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Molleja" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#243;n" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527723v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429753v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446606v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359655v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643260v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009005" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-55DC2D29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376775v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0098" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6VFH7Z5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577758v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0098" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.040" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290005v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.041" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262131v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.12.010" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577770v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galtieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvisi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.003" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTXTCHPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288559v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marcano" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204264v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.002" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577763v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQGWF4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577762v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chac&#243;n" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.044" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR8ZVHBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288532v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chacon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineiro" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288505v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.043" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24BM9XQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262197v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124435v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185250v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarecaux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185229v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.011" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124230v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2006.04.005" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124458v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.056" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V48JR65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577792v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Torres" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Sudarshan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.06.006" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40TPHG19-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096703v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.054" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018995v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.194" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577789v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.07.066" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F07L7CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577783v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ4C62Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125228v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577790v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49PC8D2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577784v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577782v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-687VW7HL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021920v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019028v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.045" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019021v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.056" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577794v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Jouan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5FGJLX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069790v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018954v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577795v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTHGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586281v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124028" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078025v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pertuz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138191v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blehaut" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flahaut" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577799v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bl&#233;haut" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004110" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB9D54EA13C3E9129B76D7DCB11DF4989F38ED45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138903v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Vianna" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.V. de Miranda" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138917v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577805v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzo&#241;o" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708401225005359" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577804v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00109-3" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JG6H7ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140383v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586283v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrouche" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1296-2139(02)01167-3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140387v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampronio" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bartier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140371v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzono" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cruz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140375v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00488-1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCFT9T9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577808v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valente" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartuli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Lewis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Constable" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01438-4" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHPLB8J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140879v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentine" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577814v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasquero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(00)01447-4" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RGBHQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577811v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01449-8" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZWWGHLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577815v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zampronio" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00753-4" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR65S4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577817v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y B&#233;narioua" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00879-2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ECD1BA3EA07E5CA4FE7C9781C500EB3F9B123F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140874v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577810v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godoy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01450-4" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD2B60D2C260E19F299C03BADFA9131F4F1CD77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586292v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987090029" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84D5A53580B87593B8E58A1DC1E55C34F88E19A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586290v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996091121" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C06E421AAF9490B3A5A73E15F219ADA415310CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586295v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895121511" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99C21A7246520A167C26AA22A383D70335FB5669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586299v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199886070033" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB9DFCA2FB8ECAEBC6EB6B89C5B7CCFBD8B76134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586298v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895050659" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FD7A815794B9AC0C698933815A524AFDE30318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577820v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Miranda" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.939" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586302v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693020245" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED7900ADB566A537C8A919B8B478CC48B8FB4C14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577821v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(96)08763-9" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD9KJW2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577822v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Demarecaux" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275281" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8863A66B8AF2FD9C6E744A9D6F555C653928057/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577823v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hage" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)02474-3" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW22RLR0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586310v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583010045" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA82672A6D0BD7F4E63043B91F75D7D82CB94A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586307v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199592050635" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1F0D6113733CAB79D287A53E65D6CD796462CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577824v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06239-H" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2018BKQM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586314v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199482100019" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14FD940FE61ABC478DD1CD27FEF8192A70C607B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577825v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffontaines-Fourez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)90431-6" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8339WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577826v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Karaishi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.198901670" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580196v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-62677" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254175v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/omae2018-78752" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169319v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Contrepas" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887579v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carpio" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chagnon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169289v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564976v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Kossmann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848500v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580213v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ben Ghorbal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tricoteaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564980v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166932v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949467v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Palacio" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944497v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949424v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angarita" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949463v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782303v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588369v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESimE.2012.6191743" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577554v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Wendler" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v14/10327D" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>