--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4253,295 +4253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sidane</w:t>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rammal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">H. Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577609v1</w:t>
+                <w:t xml:space="preserve">hal-03577608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bentoumi</w:t>
+                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzid</w:t>
+                <w:t xml:space="preserve">A. Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benzaama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Kossman</w:t>
+                <w:t xml:space="preserve">S.C. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.650-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577608v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite-TiO2-SiO2-Coated 316L Stainless Steel for Biomedical Application</w:t>
               </w:r>
@@ -8583,665 +8583,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for hardness and adhesion of coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.868-876</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577819v1</w:t>
+                <w:t xml:space="preserve">hal-01070182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577684v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Yttria- and Ceria-Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kozerski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.125-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9874-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of indentation size effect in copper and its alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models for hardness and adhesion of coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708499101516821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070182v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a structural steel coated with a WC–10Co–4Cr/Colmonoy 88 deposit by HVOF thermal spraying</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Chicot</w:t>
+                <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 576, pp.126-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
               </w:r>
@@ -9253,51 +9253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,78 +9689,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villalobos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577708v1</w:t>
@@ -10600,51 +10600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Mora-Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.122-130. </w:t>
@@ -10854,64 +10854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.273-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11371,145 +11371,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sinking-in and piling-up on the mechanical properties determination by indentation: A case study on rolled and DMLS stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 576, pp.126-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11686,51 +11686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11803,51 +11803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11920,51 +11920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12333,51 +12333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12386,51 +12386,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806941v1</w:t>
@@ -12581,418 +12581,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hardness of diamond films deposited on WC-Co by CVD technique</w:t>
+                <w:t xml:space="preserve">Adhesion tests for thermal spray coatings: correlation of bond strength and interfacial toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benarioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">M. Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 227, pp.70-74. </w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/174329407X215159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829384v1</w:t>
+                <w:t xml:space="preserve">hal-03577772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion tests for thermal spray coatings: correlation of bond strength and interfacial toughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and hardness of diamond films deposited on WC-Co by CVD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benarioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/174329407X215159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577772v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Yttria- and Ceria-Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Łatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kozerski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.125-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9874-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -13035,51 +13035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13156,64 +13156,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yetna N’jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13276,51 +13276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hardness–depth profile from indentations at surface of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13527,77 +13527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of plastic deformation on the efficiency of a nitriding treatment: modelling of the hardness-depth profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nosei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13657,77 +13657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of elastic modulus and hardness determination by indentation of porous yttria stabilized zirconia coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13838,64 +13838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yetna N’jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.257-264. </w:t>
@@ -13971,104 +13971,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gregorio La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villalobos-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.248-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070169v1</w:t>
@@ -14411,51 +14411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (7), pp.877-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14786,93 +14786,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.70-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -14915,51 +14915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15135,51 +15135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of conventional and nanostructured plasma sprayed alumina coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15187,51 +15187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Venkateshwarlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Racherla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.61-71. </w:t>
@@ -15307,51 +15307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15406,51 +15406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of conventional and nanostructured plasma sprayed alumina coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15846,51 +15846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15915,932 +15915,920 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (22), pp.7789-7795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an Al91–Mn6–Nd3 nanostructured alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 528 (22-23), pp.7041-7051. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Ambriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.R. Ambriz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">N. Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benseddiq</w:t>
+                <w:t xml:space="preserve">G. Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3), pp.307-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on the mechanical properties of microporous β-TCP bioceramics by usual and instrumented Vickers microindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (8), pp.1361-1369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local mechanical properties of the 6061-T6 aluminium weld using micro-traction and instrumented indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Ambriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3), pp.307-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of magnetite (Fe3O4), hematite (α-Fe2O3) and goethite (α-FeO·OH) by instrumented indentation and molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mendoza</w:t>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (3), pp.862-870. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.05.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.05.056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of an Al91-Mn6-Nd3 nanostructured alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Serban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 528 (22-23), pp.7041-7051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-like carbon film deposited on nitrided 316L stainless steel substrate: A hardness depth-profile modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16889,226 +16877,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (10), pp.1344-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of magnetite (Fe3O4), hematite (α-Fe2O3) and goethite (α-FeO*OH) by instrumented indentation and molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (3), pp.862-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive and cohesive properties of nanostructured Zr02 coatings by the original Vickers Indentation Cracking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17117,51 +17105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17176,1069 +17164,1069 @@
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (22), pp.7789-7795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.04.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vert</w:t>
+                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527707v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Gonzalez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.999-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00515398v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (8), pp.2097-2101. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01174483v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.A. González-Hermosilla</w:t>
+                <w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (8), pp.2097-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577756v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+                <w:t xml:space="preserve">Effect of substrate roughness on the fatigue behavior of a SAE 1045 steel coated with a WC–10Co–4Cr cermet, deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. González-Hermosilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (24-25), pp.6551-6561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527716v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.166-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Teer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 527 (3), pp.498-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18247,384 +18235,372 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518 (19), pp.5565-5571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vardelle</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (19), pp.5565-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577742v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film hardness determination using indentation loading curve modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of YSZ suspension plasma-sprayed coating on smooth and thin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.05.063⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.999-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494445v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Łatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18633,1989 +18609,1989 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (4), pp.954-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ochoa Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Lesage</w:t>
+                <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Teer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (3), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a 316L stainless steel coated with a DLC film deposited by PVD magnetron sputter ion plating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.Y. Santana-Méndez</w:t>
+                <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia Molleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemporad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (23), pp.3750-3759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577753v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Latka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Lepingle</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.954-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577754v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lepingle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1-2), pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577746v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of suspension plasma sprayed hydroxyapatite coatings submitted to simulated body fluid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of expanded austenite developed on AISI 316L stainless steel by plasma carburization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. García Molleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemporad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205 (4), pp.954-960. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.06.025⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 204 (23), pp.3750-3759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527723v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of visco-elasto-plastic properties of magnetite on the elastic modulus: Multicyclic indentation and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (1-2), pp.75-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-sensing indentation modeling for determination of Elastic modulus of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.166-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hardness-depth profile from indentations at surface of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jorgowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/026708408X336355⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 527 (1-2), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359655v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of hardness-depth profile from indentations at surface of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nosei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.08.058⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/026708408X336355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429771v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un facteur d'échelle en dureté pour représenter l'effet de taille en nano et en micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96, pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2009005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain gradient plasticity to study hardness behavior of magnetite (Fe3O4) under multicyclic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.749-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2009.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain gradient plasticity to study hardness behavior of magnetite (Fe 3 O 4 ) under multicyclic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.749-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2009.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness length-scale factor to model nano- and micro-indentation size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 499 (1-2), pp.454-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical characterization of Ni-base thermal spray coatings deposited by HVOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20664,1285 +20640,1285 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4552-4559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model to determine the depth of a diffusion layer by normal indentations to the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (14), pp.3419-3426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of data from various indentation techniques for thin films intrinsic hardness modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516 (8), pp.1964-1971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4406-4410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in depth-sensing indentation to calculate the universal hardness on the entire loading curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4-5), pp.171-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and adhesion of Cr3C2–NiCr vacuum plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4406-4410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and corrosion fatigue behavior of an AA6063-T6 aluminum alloy coated with a WC–10Co–4Cr alloy deposited by HVOF thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Villalobos-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Gedler-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4572-4577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and corrosion-fatigue behavior of an AA6063-T6 aluminum alloy coated with a WC-10Co- 4Cr alloy deposited by HVOF thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Villalobos-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Gedler-Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pineiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4572-4577. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of Cr3C2 -NiCr vacuum plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (18), pp.4566-4571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of data from various indentation techniques for thin films intrinsic hardness modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516 (8), pp.1964-1971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of instrumented hardness measurements on stainless steel with different surface preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21993,113 +21969,113 @@
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329407X161573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion tests for thermal spray coatings: correlation of bond strength and interfacial toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Demarecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22108,106 +22084,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.279-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329407X215159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents to control steel decarburising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22244,616 +22220,616 @@
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.273-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329407X215140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of instrumented Knoop and Vickers hardness measurements on various soft materials and hard ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.1905-1911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (5), pp.2092-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.H. Staia</w:t>
+                <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (8), pp.652-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00124458v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological study of WC produced by plasma pressure compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Torres</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T.S. Sudarshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (1-2), pp.183-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2005.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22902,92 +22878,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201, pp.2038-2045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23019,261 +22995,261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 497, pp.232-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium carbide films obtained by conversion of sputtered titanium on high carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 200 (18-19), pp.5447-5454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue performance of a SAE 1045 steel coated with a Colmonoy 88 alloy deposited by HVOF thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23282,200 +23258,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201 (5), pp.2038-2045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Micro-Hardness and Eddy Currents Applied to the Study of Steel Decarburizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matéria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.88-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to determine the surface hardness of thin films from standard micro-indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23493,104 +23469,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 497 (1-2), pp.232-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual stress in thermal spray coatings by the incremental hole drilling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23599,402 +23575,402 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201 (5), pp.2092-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and hardness testing for evaluation of steel decarburizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (8), pp.652-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium carbide films obtained by conversion of sputtered titanium on high carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemporad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 200, pp.5447-5454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the interfacial indentation test for adhesion toughness determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24039,92 +24015,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200, pp.174-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for hardness determination of thin coatings from standard micro-indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24133,278 +24109,278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200, pp.886-889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for hardness determination of thin coatings from standard micro-indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200 (1-4), pp.886-889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses and adhesion of thermal spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24455,87 +24431,87 @@
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329405X30020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et mécanique de l'acier 4140 nitruré et implanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24550,73 +24526,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics IV France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124, pp.195-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the interfacial indentation test for adhesion toughness determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24638,258 +24614,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200 (1-4), pp.174-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et mécanique de l'acier 4140 nitruré et implanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124, pp.195-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2005124028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments for fracture toughness determination by Vickers indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24926,513 +24902,513 @@
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.877-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708304225017427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grinding on the surface integrity of an austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.1043-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grinding on the surface integrity of an austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bléhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (12), pp.1043-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2004110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difusao de hidrogenio en martensita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matéria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model to determine the hardness of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matéria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9 (1), pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indentation appliquée à la caractérisation des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25448,583 +25424,583 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 359, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Behaviour of Silicon Carbide/Electroless Nickel Composite Coatings at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conzoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Conzoño</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (4), pp.265-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708401225005359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation tests to determine the fracture toughness of nickel phosphorus coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 155 (2-3), pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00109-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation tests to determine toughness of nickel phosphorus coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 155 (2-3), pp.161-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00109-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des transformations microstructurales survenant lors de l'endommagement par frottement sec d'un couple fonte/acierA study of microstructural transformations occurring during the deterioration by dry friction of an iron/steel pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mesmacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.237-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1296-2139(02)01167-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack initiation on plasma nitrided steel with and without hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26039,1148 +26015,1148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Microscopica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour of silicon carbide / electroless nickel composite coatings at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (4), pp.265-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/026708401225005359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of residual stresses on interface toughness of thermaly sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (1-2), pp.143-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00488-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part II: tribological performance of Cr3C2-25% NiCr reactive plasma sprayed coatings deposited at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Valente</w:t>
+                <w:t xml:space="preserve">D.B. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 146-147, pp.563-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part II : Tribological performance of Cr3C2 - 25 % NiCr plasma sprayed coatings at different pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bartuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14-147, pp.563-570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01438-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate roughness induced by grit blasting upon adhesion of WC-17% Co thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrasquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.657-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0040-6090(00)01447-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen on adhesion of NiCr thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.675-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen contamination on the tensile behavior of a plasma ion nitrided steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 282 (1-2), pp.203-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00753-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness measurements of Ti and TiC multilayers: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bénarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 359 (2), pp.228-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00879-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydrogen on adhesion of NiCr thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27189,2227 +27165,2227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.675-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal treatments on adhesive properties of a NiCr thermal sprayed coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 377-378, pp.681-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures par indentation interfaciale de l’adhérence de revêtements NiCr projetés thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Judas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87 (9-10), pp.29-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199987090029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation des modèles de dureté de films minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96 (9), pp.1121-1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199996091121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hydrogène sur le comportement en traction d'un acier faiblement allié nitruré ioniquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95 (12), pp.1511-1518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199895121511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dureté des revêtements épais : modification du modèle de Jönsson et Hogmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 86 (7-8), pp.33-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199886070033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et solubilité de l’hydrogène dans un acier faiblement allié nitruré ioniquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95 (5), pp.659-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199895050659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Diffusion in Plasma Ion Nitrided Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 143-147, pp.939-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.143-147.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la ténacité apparente d’interface par l’essai d’indentation interfaciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93 (2), pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199693020245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent interface toughness of substrate and coating couples from indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 283 (1-2), pp.151-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(96)08763-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface indentation test for the determination of adhesive properties of thermal sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Demarecaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 15 (16), pp.1377-1380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00275281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties determination from indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Démarécaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 81 (2-3), pp.269-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0257-8972(95)02474-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la diffraction des rayons X à l’étude d’un acier faiblement allié nitruré ioniquement par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zampronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E.V. de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 83 (1-2), pp.45-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199583010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du module d’Young par analyse de la géométrie de l’empreinte résiduelle après indentation Vickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (5), pp.635-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199592050635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute hardness of films and coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 254 (1-2), pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(94)06239-H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dureté des matériaux déposés en couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 82 (10), pp.19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/199482100019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhardness and spectroscopy studies of surface modification of titanium alloys by melted metaphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deffontaines-Fourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 241 (1-2), pp.230-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-6090(94)90431-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of microstructure and residual stresses on fatigue crack initiation of carbonitrided steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Karaishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 60 (8), pp.370-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.198901670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29419,51 +29395,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Cycle Fatigue Damage Evaluation of Steel Pipelines Based on Microhardness Changes During Cyclic Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovana Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29512,92 +29488,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, France. pp.012010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2017-62677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Cycle Fatigue Damage Evaluation of Steel Pipelines Based on Microhardness Changes During Cyclic Loads: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovana Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29642,132 +29618,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 4: Materials Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Madrid, Spain. pp.V004T03A025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/omae2018-78752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recubrimientos nanoestructurados de circonia estabilzada con itria (ysz) depositados mediante técnicas de termorrociado por plasma en suspensión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Contrepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29786,221 +29762,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso Nacional de Pulvimetalurgia y I Congreso Iberoamericano de Pulvimetalurgia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of solution concentration and spraying parameters on TBCs obtained by SPPS process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Candidato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 RIPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Dec 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding wear resistance of thermal sprayed wc-12co coatings reinforced with carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30032,397 +30008,397 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Mons, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation par indentation multi-echelles de materiaux massifs et de garniture de frein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">The evaluation of mechanical properties of suspension plasma sprayed zirconia coatings having various microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Sokołowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">ITSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564976v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of mechanical properties of suspension plasma sprayed zirconia coatings having various microstructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+                <w:t xml:space="preserve">Caracterisation par indentation multi-echelles de materiaux massifs et de garniture de frein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Kossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848500v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE INFLUENCE OF THE ELASTIC RECOVERY DURING CONVENTIONAL KNOOP INDENTATION TESTS ON CERAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ben Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ben Ghorbal</w:t>
+                <w:t xml:space="preserve">A Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de la courbe de decharge en indentation instrumentee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphania Kossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30464,73 +30440,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l’indentation a l’etude de la tenacite apparente d’interface dans un beton arme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Grairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30585,605 +30561,605 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling resistance test as a method to determine mechanical properties of Al2O3-TiO2 plasma spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Palacio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of indentation of thermal sprayed coatings: relevance of the scale of measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de las propiedades mecanicas de un recubrimiento de Al2O3-TiO2 a partir tres metodos de dedida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Palacio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congreso Internacional de Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties by indentation of thermal sprayed coatings: relevance of the scale of measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Internationales sur la Projection Thermique (6th RIPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Yttria and Ceria Stabilized Zirconia Coatings Obtained by Suspension Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Latka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31202,73 +31178,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.805-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental system for analysing the combined loading and failure modes of solder joints in electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystian Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31287,70 +31263,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Intl. Conf. on Thermal, Mechanical &amp; Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Cascais, France. pp.1/5-5/5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESimE.2012.6191743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31360,65 +31336,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach of the instrumented indentation technique on the fracture toughness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31463,51 +31439,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France. SF2M, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31517,147 +31493,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Conversion Treatment of Thin Titanium Layer Deposited onto Carbon Steel: Application of Physical and Mechanical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Benarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Wendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newest Updates in Physical Science Research Vol. 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.154-165, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/nupsr/v14/10327D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId803"/>
+      <w:footerReference w:type="default" r:id="rId801"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31804,51 +31780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benamirouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Abdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hemmouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Belouchrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovana Drumond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pinheiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilson Pasqualino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06230-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutabout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zareb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00286-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Bouyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Elaboudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Ben Ghorbal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ageorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boufala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQM516W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vod&#259;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Codrean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel &#350;erban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351; U&#355;u" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.10.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDGNDJ5F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boufala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benzaama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.3.034102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz Fadaeifard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Pakmanesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Shamanian Esfahani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamirul Amin Matori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X1905003X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almir&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Alcazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossibel Churata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadeb2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kazamer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Baranyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Serban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG2QL19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXD1XQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogning Kamta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Nogning Kamta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5SV21P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WDPG08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Benarioua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/ijtee.11.01.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando T. Candidato Jr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3H5TLMX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2015.1116802" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.11.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQB42V2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0397-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Fares" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belouchrani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.120" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMX6SNLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ndjaka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#252;rgi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C67R8NZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie B. Ndjaka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Staia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.04.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CJH3R2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelifa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ershov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA01920F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.11.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R451XH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N'Jock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QWRH1JD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Servan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Voda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCXS5PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLN4BLZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Jankowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wymyslowski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-10-2013-0029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170447v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0146-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bandini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Berry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bemporad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWVGZ4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708499101516821" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577684v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kumar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decoopman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLF7D2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Latka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kozerski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9874-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-197NMS0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.098" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bencomo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294411Y.0000000016" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#321;atka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambroziak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64C1QL4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.054" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816697v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tilkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jankowski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymyslowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.01.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81KL6J8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945890v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nosei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Feugeas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Decoopman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000213" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Mora-Zorrilla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.04.087" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT70SV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577681v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrasquero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana Mendez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215140" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.02.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37PMSD61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857528v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.07.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDZXP8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Araujo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X126690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X161573" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329405X30020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577717v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065625v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Belouchrani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816692v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Baets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.01.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MKL6ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806952v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829384v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benarioua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70D31WK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577772v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215159" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577721v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek &#321;atka" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577711v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ndjaka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577759v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feugeas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708408X336355" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055381" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871501v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z3DFSVG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carrasquero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-Mendez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708304225017427" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577706v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymys&#322;owski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577688v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Boubaaya" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V20P0LQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577686v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714128v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencomo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577727v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwarlu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racherla" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9H9VDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944026v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577726v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aumaitre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.022" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWHZVQBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753847v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577734v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gruescu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.228" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ391K51-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577735v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voda" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Serban" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.003" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C60WL69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577738v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddiq" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmacque" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. de La Torre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.12.007" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFQ2J6RN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579951v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577732v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepingle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.05.056" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC0VRDXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607925v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636698v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.10.004" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611044v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Mendoza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617858v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527707v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.090" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515398v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonzalez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.014" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HKFXR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Gonz&#225;lez-Hermosilla" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527716v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ortiz-Mancilla" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa-P&#233;rez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.011" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577752v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemporad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.016" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPTVCSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444359v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Teer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.030" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577748v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silva" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.05.063" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351HMZM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6N9GPRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494445v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577740v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJDWB19B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577744v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa P&#233;rez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494434v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Molleja" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.04.036" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577753v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-M&#233;ndez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MPHWT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577754v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.033" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW9TQGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577746v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Molleja" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#243;n" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527723v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429753v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446606v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359655v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643260v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009005" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-55DC2D29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376775v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0098" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6VFH7Z5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577758v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0098" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.040" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290005v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.041" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262131v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.12.010" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577770v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galtieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvisi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.003" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTXTCHPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288559v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marcano" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204264v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.002" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577763v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQGWF4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577762v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chac&#243;n" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.044" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR8ZVHBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288532v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chacon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineiro" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288505v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.043" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24BM9XQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262197v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124435v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185250v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarecaux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185229v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.011" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124230v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2006.04.005" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124458v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.056" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V48JR65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577792v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Torres" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Sudarshan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.06.006" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40TPHG19-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096703v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.054" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018995v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.194" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577789v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.07.066" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F07L7CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577783v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ4C62Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125228v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577790v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49PC8D2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577784v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577782v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-687VW7HL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021920v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019028v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.045" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019021v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.056" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577794v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Jouan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5FGJLX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069790v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018954v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577795v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTHGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586281v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124028" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078025v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pertuz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138191v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blehaut" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flahaut" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577799v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bl&#233;haut" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004110" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB9D54EA13C3E9129B76D7DCB11DF4989F38ED45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138903v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Vianna" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.V. de Miranda" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138917v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577805v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzo&#241;o" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708401225005359" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577804v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00109-3" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JG6H7ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140383v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586283v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrouche" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1296-2139(02)01167-3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140387v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampronio" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bartier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140371v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzono" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cruz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140375v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00488-1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCFT9T9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577808v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valente" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartuli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Lewis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Constable" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01438-4" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHPLB8J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140879v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentine" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577814v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasquero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(00)01447-4" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RGBHQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577811v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01449-8" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZWWGHLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577815v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zampronio" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00753-4" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR65S4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577817v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y B&#233;narioua" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00879-2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ECD1BA3EA07E5CA4FE7C9781C500EB3F9B123F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140874v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577810v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godoy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01450-4" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD2B60D2C260E19F299C03BADFA9131F4F1CD77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586292v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987090029" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84D5A53580B87593B8E58A1DC1E55C34F88E19A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586290v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996091121" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C06E421AAF9490B3A5A73E15F219ADA415310CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586295v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895121511" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99C21A7246520A167C26AA22A383D70335FB5669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586299v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199886070033" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB9DFCA2FB8ECAEBC6EB6B89C5B7CCFBD8B76134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586298v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895050659" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FD7A815794B9AC0C698933815A524AFDE30318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577820v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Miranda" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.939" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586302v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693020245" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED7900ADB566A537C8A919B8B478CC48B8FB4C14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577821v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(96)08763-9" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD9KJW2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577822v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Demarecaux" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275281" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8863A66B8AF2FD9C6E744A9D6F555C653928057/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577823v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hage" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)02474-3" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW22RLR0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586310v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583010045" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA82672A6D0BD7F4E63043B91F75D7D82CB94A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586307v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199592050635" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1F0D6113733CAB79D287A53E65D6CD796462CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577824v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06239-H" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2018BKQM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586314v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199482100019" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14FD940FE61ABC478DD1CD27FEF8192A70C607B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577825v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffontaines-Fourez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)90431-6" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8339WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577826v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Karaishi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.198901670" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580196v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-62677" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254175v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/omae2018-78752" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169319v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Contrepas" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887579v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carpio" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chagnon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169289v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564976v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Kossmann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848500v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580213v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ben Ghorbal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tricoteaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564980v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166932v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949467v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Palacio" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944497v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949424v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angarita" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949463v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782303v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588369v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESimE.2012.6191743" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577554v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Wendler" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v14/10327D" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02114-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Taleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2021.0128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benamirouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Abdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hemmouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Belouchrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovana Drumond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pinheiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilson Pasqualino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06230-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutabout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zareb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00286-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Bouyahia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Elaboudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Ben Ghorbal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ageorges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boufala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQM516W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vod&#259;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Codrean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel &#350;erban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351; U&#355;u" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.10.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDGNDJ5F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boufala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319093562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benzaama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.3.034102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz Fadaeifard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Pakmanesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Shamanian Esfahani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamirul Amin Matori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X1905003X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Almir&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Alcazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossibel Churata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadeb2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kazamer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Baranyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Serban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.02.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG2QL19-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXD1XQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogning Kamta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Nogning Kamta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5SV21P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WDPG08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Benarioua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/ijtee.11.01.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando T. Candidato Jr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3H5TLMX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2015.1116802" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.11.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQB42V2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ziani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0397-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Fares" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belouchrani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.120" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMX6SNLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ndjaka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#252;rgi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C67R8NZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie B. Ndjaka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Staia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.04.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CJH3R2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.09.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khelifa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ershov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA01920F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.11.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R451XH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N'Jock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QWRH1JD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel-Aurel Servan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Voda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCXS5PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLN4BLZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Jankowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wymyslowski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-10-2013-0029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170447v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0146-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bandini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Berry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bemporad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWVGZ4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decoopman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.098" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797381v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Latka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kozerski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9874-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-197NMS0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577819v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708499101516821" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kumar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.081" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLF7D2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bencomo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294411Y.0000000016" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#321;atka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambroziak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64C1QL4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.054" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816697v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tilkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jankowski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymyslowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.01.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81KL6J8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.07.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945890v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nosei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Feugeas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Decoopman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000213" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Mora-Zorrilla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.04.087" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT70SV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577681v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrasquero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana Mendez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215140" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.02.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37PMSD61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857528v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.07.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDZXP8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Araujo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X126690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X161573" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329405X30020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577717v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065625v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Belouchrani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816692v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Baets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.01.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MKL6ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806952v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577772v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329407X215159" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benarioua" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70D31WK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577721v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek &#321;atka" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577711v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yetna N&#8217;jock" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ndjaka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577759v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feugeas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708408X336355" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858035v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055381" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871501v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z3DFSVG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carrasquero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-Mendez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708304225017427" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577706v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wymys&#322;owski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577688v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Boubaaya" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.04.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V20P0LQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577686v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714128v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencomo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577727v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwarlu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racherla" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9H9VDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944026v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577726v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aumaitre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouscarrat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.022" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWHZVQBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753847v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577734v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gruescu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.228" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577735v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Serban" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.06.003" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C60WL69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577738v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddiq" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmacque" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. de La Torre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.12.007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFQ2J6RN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579951v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577732v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepingle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.05.056" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC0VRDXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607925v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636698v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.10.004" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611044v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Mendoza" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617858v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515398v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonzalez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.07.014" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HKFXR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527707v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.090" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ortiz-Mancilla" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa-P&#233;rez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.011" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577756v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Gonz&#225;lez-Hermosilla" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577752v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemporad" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPTVCSC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444359v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Teer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.030" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577748v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silva" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.05.063" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351HMZM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494445v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vardelle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577740v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJDWB19B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577744v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa P&#233;rez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577753v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Santana-M&#233;ndez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MPHWT0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Molleja" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferron" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.04.036" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527723v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.033" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW9TQGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577746v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a Molleja" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#243;n" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446606v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359655v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643260v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009005" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-55DC2D29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376775v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0098" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6VFH7Z5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577758v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0098" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.040" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290005v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.041" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262131v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.12.010" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577770v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galtieri" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvisi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.003" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTXTCHPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288559v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marcano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.017" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204264v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.002" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577763v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQGWF4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577762v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chac&#243;n" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.044" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR8ZVHBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288532v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Villalobos-Gutierrez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gedler-Chacon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineiro" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288505v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.043" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24BM9XQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262197v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124435v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarecaux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185229v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124408v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.011" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124458v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.056" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V48JR65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124230v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2006.04.005" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577792v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Torres" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Sudarshan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2005.06.006" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40TPHG19-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096703v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.054" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018995v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.194" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577789v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.07.066" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F07L7CP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577783v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ4C62Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125228v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577790v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49PC8D2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577784v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577782v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-687VW7HL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021920v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019028v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.045" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019021v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.056" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577794v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Jouan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5FGJLX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069790v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018954v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTHGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586281v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124028" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078025v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pertuz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138191v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blehaut" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flahaut" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577799v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bl&#233;haut" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004110" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB9D54EA13C3E9129B76D7DCB11DF4989F38ED45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138903v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Vianna" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.V. de Miranda" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138919v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138917v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577805v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzo&#241;o" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708401225005359" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577804v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00109-3" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JG6H7ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140383v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586283v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrouche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1296-2139(02)01167-3" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140387v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampronio" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bartier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140371v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conzono" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cruz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140375v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00488-1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCFT9T9T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577808v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valente" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartuli" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Lewis" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Constable" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01438-4" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHPLB8J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140879v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentine" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577814v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasquero" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-6090(00)01447-4" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RGBHQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577811v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01449-8" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZWWGHLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577815v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zampronio" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00753-4" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR65S4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577817v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y B&#233;narioua" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00879-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ECD1BA3EA07E5CA4FE7C9781C500EB3F9B123F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140874v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577810v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godoy" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01450-4" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD2B60D2C260E19F299C03BADFA9131F4F1CD77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586292v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987090029" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84D5A53580B87593B8E58A1DC1E55C34F88E19A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586290v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996091121" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C06E421AAF9490B3A5A73E15F219ADA415310CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586295v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895121511" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99C21A7246520A167C26AA22A383D70335FB5669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586299v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199886070033" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB9DFCA2FB8ECAEBC6EB6B89C5B7CCFBD8B76134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586298v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199895050659" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FD7A815794B9AC0C698933815A524AFDE30318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577820v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Miranda" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.939" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586302v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199693020245" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED7900ADB566A537C8A919B8B478CC48B8FB4C14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577821v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;mar&#233;caux" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(96)08763-9" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD9KJW2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577822v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Demarecaux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275281" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8863A66B8AF2FD9C6E744A9D6F555C653928057/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577823v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hage" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)02474-3" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW22RLR0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586310v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583010045" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA82672A6D0BD7F4E63043B91F75D7D82CB94A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586307v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199592050635" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1F0D6113733CAB79D287A53E65D6CD796462CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577824v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)06239-H" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2018BKQM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586314v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199482100019" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A14FD940FE61ABC478DD1CD27FEF8192A70C607B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577825v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffontaines-Fourez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(94)90431-6" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL8339WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577826v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Karaishi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.198901670" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580196v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-62677" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254175v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/omae2018-78752" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169319v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Contrepas" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887579v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carpio" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chagnon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169289v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848500v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564976v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Kossmann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580213v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ben Ghorbal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tricoteaux" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuault" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564980v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166932v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949467v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Palacio" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vargas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944497v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949424v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angarita" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949463v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782303v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588369v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESimE.2012.6191743" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577554v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Wendler" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v14/10327D" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>