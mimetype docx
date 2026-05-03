--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -66,2909 +66,3424 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de deux ouvrages de Basile Ader, Clichés d'audiences, Musée du Barreau de Paris, ediSens, 2023, 184 p. et Procès en scène, préf. C. Charrière-Bournazel, Éditions Marie Romaine, 2023, 216 p.</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Léa Decaster et Florian Roger (sous la direction de), La justice en audience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.147, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04998597v1</w:t>
+                <w:t xml:space="preserve">hal-05581890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement des questions de compétence devant le tribunal de commerce et le tribunal des activités économiques</w:t>
+                <w:t xml:space="preserve">Les actions de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Jean-Marie Brigant (dir.), Les dix ans de la loi du 17 mars 2014 dite loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français pour le Droit et la Justice, pp.13, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579123v1</w:t>
+                <w:t xml:space="preserve">hal-05580024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de La quérulence. Quand le droit et la psychiatrie se rencontrent, de Sylvette Guillemard et Benjamin Lévy, préface du juge Christian Brunelle, Hermann et Presses de l'université Laval, coll. « Dikè », 2023</w:t>
+                <w:t xml:space="preserve">Présomptions et procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Procédure civile sans frontière. Mélanges en l'honneur de Nathalie Fricero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz-LGDJ, pp.149, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04397256v1</w:t>
+                <w:t xml:space="preserve">hal-05580212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence et enjeux de la doctrine des magistrats français et québécois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le phénomène du juge-auteur : la doctrine des magistrats au Québec et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gabriel Jobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">La culture juridique québécoise Mélanges offerts à Sylvio Normand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.261, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04267215v1</w:t>
+                <w:t xml:space="preserve">hal-05581923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification de la compétence des juridictions</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’homologation des accords amiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Tirvaudey (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Avocats</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le rôle du juge en matière de MARD/PRD : Regards croisés Québec, Suisse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.125, 2021, Droit, politique et société, 9782848677880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593705v1</w:t>
+                <w:t xml:space="preserve">hal-04593774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de compétence au sein du tribunal judiciaire</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le droit d’être jugé dans un délai prévisible et optimum dans les droits roumain et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Briscu et P. Pop (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédures</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le nouveau code de procédure civile roumain : vue de l’intérieur – vue de l’extérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Hamangiu, pp.22, 2021, 978-606-27-1716-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593728v1</w:t>
+                <w:t xml:space="preserve">hal-04593744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvio Normand, Introduction au droit des biens</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication des décisions du juge judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bourdon (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">La communication des décisions du juge administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.173, 2020, 9782711033447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03084583v1</w:t>
+                <w:t xml:space="preserve">hal-04593794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Guillemard et Séverine Menétrey, Comprendre la procédure civile québécoise</w:t>
+                <w:t xml:space="preserve">Le droit dans la Revue de l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean Barbey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.299, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02452976v1</w:t>
+                <w:t xml:space="preserve">hal-05581929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fassin, Punir, une passion contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cholet</w:t>
+                <w:t xml:space="preserve">La proportionnalité dans les procédures civiles québécoise et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Plamondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Didier Cholet et Sylvio Normand (sous la direction de), Droit français - droit québécois : inspirations mutuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yvon Blais - Société de législation comparée, pp.381, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02245466v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05581935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et gestion matérielle des nouvelles prisons : impacts de l’implantation d’une prison sur sa commune d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...174 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...532 lines deleted...]
-                <w:t xml:space="preserve">halshs-02206296v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commission rogatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.Délai/Durée in V. Égéa (dir.), Dictionnaire des modes alternatifs de règlement des litiges, Lextenso, 2024, p. 273</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des modes alternatifs de règlement des litiges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution des jugements et des actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance et représentation en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions juridictionnelles et procédures : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et justice Mélanges en l'honneur de Geneviève Giudicelli-Delage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de deux ouvrages de Basile Ader, Clichés d'audiences, Musée du Barreau de Paris, ediSens, 2023, 184 p. et Procès en scène, préf. C. Charrière-Bournazel, Éditions Marie Romaine, 2023, 216 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement des questions de compétence devant le tribunal de commerce et le tribunal des activités économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de La quérulence. Quand le droit et la psychiatrie se rencontrent, de Sylvette Guillemard et Benjamin Lévy, préface du juge Christian Brunelle, Hermann et Presses de l'université Laval, coll. « Dikè », 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04397256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence et enjeux de la doctrine des magistrats français et québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gabriel Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification de la compétence des juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La simplification de la justice, quel bilan depuis la loi « Belloubet » ?, 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05580005v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes de compétence au sein du tribunal judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Etude 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Normand, Introduction au droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lindon, acteur et penseur de la justice du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Guillemard et Séverine Menétrey, Comprendre la procédure civile québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin, Punir, une passion contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'appel du ministère public pour une astreinte en matière d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridiction compétente pour liquider une astreinte en matière d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habilitation nécessaire du maire pour exercer l'action civile au nom de la commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles prisons : quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en justice exercée par les exécutifs locaux devant les juridictions civiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier MARTIN, Retour sur un itinéraire. Du code Napoléon au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification de l'incident de faux : exception de procédure ou défense au fond ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novation de contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de l'Etat du fait de la fonction juridictionnelle : la réforme nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction des parties et des tiers appliquée aux associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.1141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mention du domicile dans les actes de procédure : une obligation aux effets pervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 02, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossibilité d'exécuter le jugement attaqué peut constituer un grief permettant l'annulation de l'acte d'appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.3075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers d'assistance à la fonction juridictionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Borcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zwickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24.85, IERDJ Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES NOUVELLES PRISONS : REGARDS PLURIDISCIPLINAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Danti-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Themis-Um. 2014, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...376 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et pratique de la procédure civile 2021/2022. Droit interne et européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bandrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Ferrand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit français - droit québécois inspirations mutuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Yvon Blais et Société de législation comparée, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104697v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3115,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Jobin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580024v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Jobin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Plamondon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05582307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Normand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>