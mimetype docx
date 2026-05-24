--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,1350 +66,469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
-[...879 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commission rogatoire</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérification d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vérification d’écriture</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commission rogatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.Délai/Durée in V. Égéa (dir.), Dictionnaire des modes alternatifs de règlement des litiges, Lextenso, 2024, p. 273</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des modes alternatifs de règlement des litiges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution des jugements et des actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance et représentation en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions juridictionnelles et procédures : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et justice Mélanges en l'honneur de Geneviève Giudicelli-Delage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1419,1566 +538,2447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de deux ouvrages de Basile Ader, Clichés d'audiences, Musée du Barreau de Paris, ediSens, 2023, 184 p. et Procès en scène, préf. C. Charrière-Bournazel, Éditions Marie Romaine, 2023, 216 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04998597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement des questions de compétence devant le tribunal de commerce et le tribunal des activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence et enjeux de la doctrine des magistrats français et québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gabriel Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de La quérulence. Quand le droit et la psychiatrie se rencontrent, de Sylvette Guillemard et Benjamin Lévy, préface du juge Christian Brunelle, Hermann et Presses de l'université Laval, coll. « Dikè », 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04397256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification de la compétence des juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La simplification de la justice, quel bilan depuis la loi « Belloubet » ?, 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes de compétence au sein du tribunal judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Etude 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Normand, Introduction au droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La simplification de la compétence des juridictions</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lindon, acteur et penseur de la justice du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Avocats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La simplification de la justice, quel bilan depuis la loi « Belloubet » ?, 316</w:t>
+              <w:t xml:space="preserve">Histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Sylvio Normand, Introduction au droit des biens</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Guillemard et Séverine Menétrey, Comprendre la procédure civile québécoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.975</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Raymond Lindon, acteur et penseur de la justice du XXe siècle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin, Punir, une passion contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.237</w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Guillemard et Séverine Menétrey, Comprendre la procédure civile québécoise</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'appel du ministère public pour une astreinte en matière d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridiction compétente pour liquider une astreinte en matière d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habilitation nécessaire du maire pour exercer l'action civile au nom de la commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles prisons : quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en justice exercée par les exécutifs locaux devant les juridictions civiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier MARTIN, Retour sur un itinéraire. Du code Napoléon au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.435</w:t>
+              <w:t xml:space="preserve">, 2010, 03, pp.650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didier Fassin, Punir, une passion contemporaine</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification de l'incident de faux : exception de procédure ou défense au fond ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 02, pp.432</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">Xavier MARTIN, Retour sur un itinéraire. Du code Napoléon au siècle des Lumières</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novation de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 03, pp.650</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualification de l'incident de faux : exception de procédure ou défense au fond ?</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de l'Etat du fait de la fonction juridictionnelle : la réforme nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 03, pp.192</w:t>
+              <w:t xml:space="preserve">, 2005, 37, pp.2540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité de l'Etat du fait de la fonction juridictionnelle : la réforme nécessaire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction des parties et des tiers appliquée aux associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.2540</w:t>
+              <w:t xml:space="preserve">, 2004, 16, pp.1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La distinction des parties et des tiers appliquée aux associés</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mention du domicile dans les actes de procédure : une obligation aux effets pervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16, pp.1141</w:t>
+              <w:t xml:space="preserve">, 2001, 02, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mention du domicile dans les actes de procédure : une obligation aux effets pervers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossibilité d'exécuter le jugement attaqué peut constituer un grief permettant l'annulation de l'acte d'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 02, pp.156</w:t>
+              <w:t xml:space="preserve">, 2001, 38, pp.3075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'impossibilité d'exécuter le jugement attaqué peut constituer un grief permettant l'annulation de l'acte d'appel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Léa Decaster et Florian Roger (sous la direction de), La justice en audience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.147, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Marie Brigant (dir.), Les dix ans de la loi du 17 mars 2014 dite loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français pour le Droit et la Justice, pp.13, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomptions et procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédure civile sans frontière. Mélanges en l'honneur de Nathalie Fricero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz-LGDJ, pp.149, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène du juge-auteur : la doctrine des magistrats au Québec et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gabriel Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture juridique québécoise Mélanges offerts à Sylvio Normand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.261, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homologation des accords amiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Tirvaudey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle du juge en matière de MARD/PRD : Regards croisés Québec, Suisse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.125, 2021, Droit, politique et société, 9782848677880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’être jugé dans un délai prévisible et optimum dans les droits roumain et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Briscu et P. Pop (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau code de procédure civile roumain : vue de l’intérieur – vue de l’extérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Hamangiu, pp.22, 2021, 978-606-27-1716-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication des décisions du juge judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bourdon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication des décisions du juge administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.173, 2020, 9782711033447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité dans les procédures civiles québécoise et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didier Cholet et Sylvio Normand (sous la direction de), Droit français - droit québécois : inspirations mutuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yvon Blais - Société de législation comparée, pp.381, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dans la Revue de l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean Barbey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.299, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et gestion matérielle des nouvelles prisons : impacts de l’implantation d’une prison sur sa commune d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02206296v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580024v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Jobin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Plamondon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05582307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Normand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Jobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05580212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04593794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Plamondon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05581929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05582307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Normand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>