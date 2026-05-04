--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -461,51 +461,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2020.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681654v1</w:t>
+                <w:t xml:space="preserve">hal-03079456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination changes in front-crawl swimming</w:t>
               </w:r>
@@ -578,310 +578,310 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2020.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079456v1</w:t>
+                <w:t xml:space="preserve">hal-03681654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper to Lower Limb Coordination Dynamics in Swimming Depending on Swimming Speed and Aquatic Environment Manipulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
+                <w:t xml:space="preserve">Effect of additional respiratory muscle endurance training in young well-trained swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.630-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125847v1</w:t>
+                <w:t xml:space="preserve">hal-02355931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of additional respiratory muscle endurance training in young well-trained swimmers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mucci</w:t>
+                <w:t xml:space="preserve">Upper to Lower Limb Coordination Dynamics in Swimming Depending on Swimming Speed and Aquatic Environment Manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2018-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355931v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between exploitation and exploration of motor behaviours: unpacking the constraints-led approach to foster nonlinear learning in physical education</w:t>
               </w:r>
@@ -978,177 +978,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual–Environment Interactions in Swimming: The Smallest Unit for Analysing the Emergence of Coordination Dynamics in Performance?</w:t>
+                <w:t xml:space="preserve">Behavioral Dynamics in Swimming: The Appropriate Use of Inertial Measurement Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0684-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125836v1</w:t>
+                <w:t xml:space="preserve">hal-02125837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and action in swimming: Effects of aquatic environment on upper limb inter-segmental coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1157,245 +1140,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.240-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Dynamics in Swimming: The Appropriate Use of Inertial Measurement Units</w:t>
+                <w:t xml:space="preserve">Individual–Environment Interactions in Swimming: The Smallest Unit for Analysing the Emergence of Coordination Dynamics in Performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Davids</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (8), pp.1543-1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125837v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Balance between Force and Velocity Differs among World-Class Athletes</w:t>
               </w:r>
@@ -1596,3252 +1596,3276 @@
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological degeneracy: Supporting stability, flexibility and pluripotentiality in complex motor skill</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia-Yi Chow</w:t>
+                <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326457v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Neurobiological degeneracy: Supporting stability, flexibility and pluripotentiality in complex motor skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Yi Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2014.10.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616656v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Do Qualitative Changes in Interlimb Coordination Lead to Effectiveness of Aquatic Locomotion Rather Than Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2013-0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661894v1</w:t>
+                <w:t xml:space="preserve">hal-02364589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aerobic training on inter-arm coordination in highly trained swimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huub Toussaint</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2013.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364579v1</w:t>
+                <w:t xml:space="preserve">hal-01616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
+                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (02), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616648v1</w:t>
+                <w:t xml:space="preserve">hal-01661894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Qualitative Changes in Interlimb Coordination Lead to Effectiveness of Aquatic Locomotion Rather Than Efficiency?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ross Sanders</w:t>
+                <w:t xml:space="preserve">Effect of aerobic training on inter-arm coordination in highly trained swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2013-0073⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364589v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Muscular Coordination Patterns during a High-Level Fencing Assault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), pp.341 - 350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a6401b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Additional Respiratory Muscle Endurance Training in Young Well- Trained Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.630 - 638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increasing energy cost on arm coordination in elite sprint swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.620-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm Coordination and Performance Level in the 400-m Front Crawl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Coordination profiles of the expert field hockey drive according to field roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.339-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364632v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability in the upper-lower limb breaststroke coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arm Coordination and Performance Level in the 400-m Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2011.10599716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.12.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00671318v1</w:t>
+                <w:t xml:space="preserve">hal-02364632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination profiles of the expert field hockey drive according to field roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-individual variability in the upper-lower limb breaststroke coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brétigny</w:t>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leroy</w:t>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Button</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.550-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982244v1</w:t>
+                <w:t xml:space="preserve">hal-00671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Velocity and Added Resistance on Selected Coordination and Force Parameters in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (10), pp.2681-2690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318207ef5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical Profiling of the Front Crawl Start</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vantorre</w:t>
+                <w:t xml:space="preserve">Hip Velocity and Arm Coordination in Front Crawl Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (01), pp.16-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1241208⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.875-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364650v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Apnea: A new training method in sport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Andréani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Castres</w:t>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (4), pp.741-747. </w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.413-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2009.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360224v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold or thermoneutral water immersion on post-exercise heart rate recovery and heart rate variability indices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laursen</w:t>
+                <w:t xml:space="preserve">Does Floatation Influence Breaststroke Technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.26.2.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360261v1</w:t>
+                <w:t xml:space="preserve">hal-02364639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip Velocity and Arm Coordination in Front Crawl Swimming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Schnitzler</w:t>
+                <w:t xml:space="preserve">Kinematical Profiling of the Front Crawl Start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alberty</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (12), pp.875-881. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265149⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (01), pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1241208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364634v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnea: A new training method in sport?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2009.09.051⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (4), pp.741-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360281v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Floatation Influence Breaststroke Technique?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Effect of cold or thermoneutral water immersion on post-exercise heart rate recovery and heart rate variability indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.26.2.150⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-2), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364639v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-limb coordination in swimming: Effect of speed and skill level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (1), pp.103-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Breathing Disturb Coordination in Butterfly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (03), pp.167-173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1243640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Grab Start between Elite and Trained Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (12), pp.887-893. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chavallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (09), pp.624-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Profiles of the Aerial Start Phase in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (2), pp.507-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c06a0e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infuence of Swimming Start Styles on Biomechanics and Angular Momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.180-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm coordination, power, and swim efficiency in national and regional front crawl swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,1879 +4883,1879 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (3), pp.426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Force Symmetry on Coordination in Crawl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Arm–leg coordination in recreational and competitive breaststroke swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1104581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364655v1</w:t>
+                <w:t xml:space="preserve">hal-02364667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm–leg coordination in recreational and competitive breaststroke swimmers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Effect of Force Symmetry on Coordination in Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (03), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1104581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364667v1</w:t>
+                <w:t xml:space="preserve">hal-02364655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of pole carriage on sprint kinematics: A case study of novice athletes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+                <w:t xml:space="preserve">Modelling spatial–temporal and coordinative parameters in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.495-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254433v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial–temporal and coordinative parameters in swimming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Assessment of the influence of pole carriage on sprint kinematics: A case study of novice athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sports Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.03-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02364658v1</w:t>
+                <w:t xml:space="preserve">hal-04254433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (6), pp.1909-1914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-Limb Kinematics and Coordination of Short Grip and Classic Drives in Field Hockey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Differences in spatial-temporal parameters and arm–leg coordination in butterfly stroke as a function of race pace, skill and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vilas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2007.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.24.3.215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05483614v1</w:t>
+                <w:t xml:space="preserve">hal-02364674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm coordination in elite backstroke swimmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper-Limb Kinematics and Coordination of Short Grip and Classic Drives in Field Hockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Brétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melwyn Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410701787791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.24.3.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364665v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in spatial-temporal parameters and arm–leg coordination in butterfly stroke as a function of race pace, skill and gender</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vilas-Boas</w:t>
+                <w:t xml:space="preserve">Arm coordination in elite backstroke swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melwyn Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2007.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (7), pp.675-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410701787791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02364674v1</w:t>
+                <w:t xml:space="preserve">hal-02364665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chehensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.1670-1676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm Coordination Adaptations Assessment in Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ernwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (6), pp.480-486. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-989235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Changes during a 100-m Front Crawl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Chatard</w:t>
+                <w:t xml:space="preserve">A new index of flat breaststroke propulsion: A comparison of elite men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410410001729964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180f62f38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364773v1</w:t>
+                <w:t xml:space="preserve">hal-02365348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new index of flat breaststroke propulsion: A comparison of elite men and women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Kinematic Changes during a 100-m Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (10), pp.1784-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180f62f38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640410410001729964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365348v1</w:t>
+                <w:t xml:space="preserve">hal-02364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-cyclic Distance per Stroke Phase, Velocity Fluctuations and Acceleration Time Ratio of a Breaststroker's Hip: A Comparison between Elite and Nonelite Swimmers at Different Race Paces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (2), pp.140-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Spatio-Temporal, Metabolic, and Psychometric Responses in Recreational and Highly Trained Swimmers during and after a 400-m Freestyle Swim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ernwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (2), pp.164-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2006-924208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Analysis of the Breaststroke Start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (11), pp.970-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2007-965005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of expertise on butterfly stroke coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (2), pp.131-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410600598471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming constraints and arm coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6750,2452 +6774,2452 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (1), pp.68-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory concurrent feedback benefits on the circle performed in gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ràgis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (2), pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm to Leg Coordination in Elite Butterfly Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.322-329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2005-865658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of combined self- and expert-modelling on the performance of the double leg circle on the pommel horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (10), pp.1055-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640410500432243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm-Leg Coordination in Flat Breaststroke: A Comparative Study Between Elite and Non-Elite Swimmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial-Temporal and Coordinative Structures in Elite Male 100-m Front Crawl Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baudry</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (9), pp.787-797. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-821010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2004-830492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365337v1</w:t>
+                <w:t xml:space="preserve">hal-02365355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial-Temporal and Coordinative Structures in Elite Male 100-m Front Crawl Swimmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arm-Leg Coordination in Flat Breaststroke: A Comparative Study Between Elite and Non-Elite Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Carter</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (4), pp.286-293. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 26 (9), pp.787-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-830492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2004-821010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365355v1</w:t>
+                <w:t xml:space="preserve">hal-02365337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm coordination symmetry and breathing effect in front crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (2), pp.234-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swimming velocity on arm coordination in the front crawl: a dynamic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bg Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (7), pp.651-660. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410310001655787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gender on the Adaptation of Arm Coordination in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (3), pp.217-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-45253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Arm-Leg Coordination in Flat Breaststroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (7), pp.486-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2004-820943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of wet suit use by triathletes : an analysis of the different phases of arm movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (12), pp.1025-1030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mandibular Orthopedic Repositioning Appliance on Kinematic Pattern in Golf Swing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (2), pp.148-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2002-20135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of drafting on stroking variations during swimming in elite male triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82 (5-6), pp.413-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004210000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilatory Threshold and Maximal Oxygen Uptake in Present Triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (2), pp.102-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/h00-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Level and Cardiopulmonary Responses during a Cycle-Run Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 21 (4), pp.250-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2000-8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strocking parameters in top level swimmers with a disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31 (12), pp.1839-1843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilatory responses during experimental cycle-run transition in triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.1422-1428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00005768-199910000-00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of prior cycling on biomechanical and cardiorespiratory response profiles during running in triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 77, pp.98-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004210050306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroking Characteristic Variations in the 100-M Freestyle for Male Swimmers of Differing Skill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 85 (1), pp.167-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.1997.85.1.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 31, pp.263-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes cervico-rachidiennes et paraplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0765-1597(05)80262-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9205,120 +9229,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination en natation, l'exemple du crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encontro Intenacional de Nataçao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sao Paolo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination dynamics in front crawl swimming: impacts of the environmental constraint on behavioral flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9360,73 +9384,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-to-lower limb coordination in front crawl swimming: impacts of task and environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9468,73 +9492,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Complex Systems in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect(s) of fluid flow manipulation on upper limb coordination in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9576,634 +9600,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Workshop on Ecological Psychology (EWEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of four competitive jammers by biomechanics and physiological parameters in expert male crawl swimmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between hand kinematics and hip movement in front crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374559v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hand kinematics and hip movement in front crawl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Comparisons of four competitive jammers by biomechanics and physiological parameters in expert male crawl swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437374v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does four weeks of simple reaction time training improve start performance in swimming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Kazarine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Factors Influencing Tumble Turn Performance of Elite Female Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSES CONJOINTES DE LA VARIATION DE VITESSE DU CENTRE DE MASSE PAR DEUX METHODES LORS DU PREMIER APPUI DE SPRINT : VALIDATION D'UN MODELE ANTHROPOMETRIQUE ET D'UN PROTOCOLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées internationales des sciences du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10213,78 +10237,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythms of upper-lower limbs in front crawl swimming in relation to environment and task constraints: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10312,51 +10336,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10366,141 +10390,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sollicitations mécaniques du rachis cervical du paraplégique lors de la mobilisation du fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble Sciences Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Sportive et Modélisation du Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10510,279 +10534,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des signalements relatifs à l'intégrité scientifique : manuel de procédures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Version 2, Association RESINT (Réseau Intégrité Scientifique). 2023, 132 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour le recueil et le traitement des signalements relatifs à l'intégrité scientifique Réseau des référents à l'intégrité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Filliatreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé-Jullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Réseau des référents à l'intégrité scientifique (RESINT). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02101082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10929,51 +10953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bideault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Yi Chow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673JFMPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.12.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599716" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.12.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3TS09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;tigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Button" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Brazier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318207ef5e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laursen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWV0T2B1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2009.09.051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XW5CPX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.150" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F87C91MZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1243640" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilas Boas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265150" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vantorre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c06a0e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.11.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1104581" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.01.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5CTLNBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Br&#233;tigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.24.3.215" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melwyn Carter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701787791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulesteix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilas-Boas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.08.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJ897JK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernwein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-989235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180f62f38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001729964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924208" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600598471" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5HF64R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#224;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865658" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500432243" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830492" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5FX4K0C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Bardy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001655787" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulesteix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45253" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benavente" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-20135" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auclair" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000233" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVQ6RZ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h00-007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-8883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199910000-00010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050306" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437390v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02187988v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisnoir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Natta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bideault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWT5Z4FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Yi Chow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673JFMPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.12.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K80567N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;tigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Button" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599716" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leblanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.12.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3TS09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Brazier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318207ef5e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2009.09.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XW5CPX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laursen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWV0T2B1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.05.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F87C91MZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1243640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilas Boas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vantorre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c06a0e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1104581" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5CTLNBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilas-Boas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJ897JK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Br&#233;tigny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.24.3.215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melwyn Carter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701787791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernwein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-989235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001729964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chatard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180f62f38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364777v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600598471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.09.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5HF64R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baudry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#224;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500432243" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830492" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.05.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5FX4K0C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Bardy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001655787" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulesteix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45253" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820943" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benavente" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-20135" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auclair" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVQ6RZ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h00-007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-8883" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199910000-00010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050306" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02187988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisnoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Natta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>