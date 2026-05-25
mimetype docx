--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -461,51 +461,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2020.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079456v1</w:t>
+                <w:t xml:space="preserve">hal-03681654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination changes in front-crawl swimming</w:t>
               </w:r>
@@ -578,310 +578,310 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2020.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681654v1</w:t>
+                <w:t xml:space="preserve">hal-03079456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of additional respiratory muscle endurance training in young well-trained swimmers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mucci</w:t>
+                <w:t xml:space="preserve">Upper to Lower Limb Coordination Dynamics in Swimming Depending on Swimming Speed and Aquatic Environment Manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2018-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355931v1</w:t>
+                <w:t xml:space="preserve">hal-02125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper to Lower Limb Coordination Dynamics in Swimming Depending on Swimming Speed and Aquatic Environment Manipulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dario Dalla Vedova</w:t>
+                <w:t xml:space="preserve">Effect of additional respiratory muscle endurance training in young well-trained swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.630-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between exploitation and exploration of motor behaviours: unpacking the constraints-led approach to foster nonlinear learning in physical education</w:t>
               </w:r>
@@ -978,290 +978,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Dynamics in Swimming: The Appropriate Use of Inertial Measurement Units</w:t>
+                <w:t xml:space="preserve">Perception and action in swimming: Effects of aquatic environment on upper limb inter-segmental coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00383⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.240-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125837v1</w:t>
+                <w:t xml:space="preserve">hal-02125818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and action in swimming: Effects of aquatic environment on upper limb inter-segmental coordination</w:t>
+                <w:t xml:space="preserve">Behavioral Dynamics in Swimming: The Appropriate Use of Inertial Measurement Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02125818v1</w:t>
+                <w:t xml:space="preserve">hal-02125837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual–Environment Interactions in Swimming: The Smallest Unit for Analysing the Emergence of Coordination Dynamics in Performance?</w:t>
               </w:r>
@@ -1638,778 +1638,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Neurobiological degeneracy: Supporting stability, flexibility and pluripotentiality in complex motor skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Jia-Yi Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.69 - 76. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616656v1</w:t>
+                <w:t xml:space="preserve">hal-02326457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological degeneracy: Supporting stability, flexibility and pluripotentiality in complex motor skill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
+                <w:t xml:space="preserve">Is muscle coordination affected by loading condition in ballistic movements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Yi Chow</w:t>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 154, pp.26-35. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.69 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326457v1</w:t>
+                <w:t xml:space="preserve">hal-01616656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Qualitative Changes in Interlimb Coordination Lead to Effectiveness of Aquatic Locomotion Rather Than Efficiency?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2013-0073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (02), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364589v1</w:t>
+                <w:t xml:space="preserve">hal-01661894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Effect of aerobic training on inter-arm coordination in highly trained swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616648v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Best Method for Assessing Lower Limb Force-Velocity Relationship?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Do Qualitative Changes in Interlimb Coordination Lead to Effectiveness of Aquatic Locomotion Rather Than Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2013-0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1385886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661894v1</w:t>
+                <w:t xml:space="preserve">hal-02364589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aerobic training on inter-arm coordination in highly trained swimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Muscle coordination in loaded squat jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huub Toussaint</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.158-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2013.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02364579v1</w:t>
+                <w:t xml:space="preserve">hal-01616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Muscular Coordination Patterns during a High-Level Fencing Assault</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,103 +2525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Additional Respiratory Muscle Endurance Training in Young Well- Trained Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chavallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.630 - 638</w:t>
@@ -2790,6436 +2790,6566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination profiles of the expert field hockey drive according to field roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Velocity and Added Resistance on Selected Coordination and Force Parameters in Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brétigny</w:t>
+                <w:t xml:space="preserve">Tim Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Seifert</w:t>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.2681-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318207ef5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982244v1</w:t>
+                <w:t xml:space="preserve">hal-05614159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm Coordination and Performance Level in the 400-m Front Crawl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Coordination profiles of the expert field hockey drive according to field roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.339-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364632v1</w:t>
+                <w:t xml:space="preserve">hal-01982244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in the upper-lower limb breaststroke coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3), pp.550-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Velocity and Added Resistance on Selected Coordination and Force Parameters in Front Crawl</w:t>
+                <w:t xml:space="preserve">Arm Coordination and Performance Level in the 400-m Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (10), pp.2681-2690. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318207ef5e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2011.10599716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364630v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip Velocity and Arm Coordination in Front Crawl Swimming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Effect of Velocity and Added Resistance on Selected Coordination and Force Parameters in Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.2681-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318207ef5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364634v1</w:t>
+                <w:t xml:space="preserve">hal-02364630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnea: A new training method in sport?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Hip Velocity and Arm Coordination in Front Crawl Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2009.09.051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.875-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02360281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Floatation Influence Breaststroke Technique?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Apnea: A new training method in sport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.26.2.150⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.413-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2009.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364639v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical Profiling of the Front Crawl Start</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Does Floatation Influence Breaststroke Technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1241208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.26.2.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364650v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of cold or thermoneutral water immersion on post-exercise heart rate recovery and heart rate variability indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-2), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360224v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold or thermoneutral water immersion on post-exercise heart rate recovery and heart rate variability indices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematical Profiling of the Front Crawl Start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2010.03.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (01), pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1241208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02360261v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-limb coordination in swimming: Effect of speed and skill level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (4), pp.741-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364652v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Breathing Disturb Coordination in Butterfly?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sanders</w:t>
+                <w:t xml:space="preserve">Inter-limb coordination in swimming: Effect of speed and skill level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1243640⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Grab Start between Elite and Trained Swimmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Breathing Disturb Coordination in Butterfly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (12), pp.887-893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265150⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (03), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1243640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364638v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Grab Start between Elite and Trained Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (09), pp.624-630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.887-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360291v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Profiles of the Aerial Start Phase in Front Crawl</w:t>
+                <w:t xml:space="preserve">Arm coordination, power, and swim efficiency in national and regional front crawl swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Alberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c06a0e⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360298v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infuence of Swimming Start Styles on Biomechanics and Angular Momentum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Fernandes</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chavallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (09), pp.624-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00651411v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm coordination, power, and swim efficiency in national and regional front crawl swimmers</w:t>
+                <w:t xml:space="preserve">Different Profiles of the Aerial Start Phase in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c06a0e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640441v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm–leg coordination in recreational and competitive breaststroke swimmers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infuence of Swimming Start Styles on Biomechanics and Angular Momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.180-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364667v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Force Symmetry on Coordination in Crawl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Arm–leg coordination in recreational and competitive breaststroke swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1104581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364655v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial–temporal and coordinative parameters in swimming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Force Symmetry on Coordination in Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (03), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1104581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364658v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the influence of pole carriage on sprint kinematics: A case study of novice athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.03-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling spatial–temporal and coordinative parameters in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.495-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in spatial-temporal parameters and arm–leg coordination in butterfly stroke as a function of race pace, skill and gender</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2007.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.1909-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364674v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-Limb Kinematics and Coordination of Short Grip and Classic Drives in Field Hockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Brétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.215-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jab.24.3.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm coordination in elite backstroke swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melwyn Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (7), pp.675-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640410701787791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Differences in spatial-temporal parameters and arm–leg coordination in butterfly stroke as a function of race pace, skill and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vilas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2007.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm Coordination Adaptations Assessment in Swimming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chehensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-989235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1670-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364670v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new index of flat breaststroke propulsion: A comparison of elite men and women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arm Coordination Adaptations Assessment in Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ernwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410410001729964⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (6), pp.480-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-989235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365348v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Changes during a 100-m Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (10), pp.1784-1793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180f62f38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cyclic Distance per Stroke Phase, Velocity Fluctuations and Acceleration Time Ratio of a Breaststroker's Hip: A Comparison between Elite and Nonelite Swimmers at Different Race Paces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new index of flat breaststroke propulsion: A comparison of elite men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410410001729964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365315v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spatio-Temporal, Metabolic, and Psychometric Responses in Recreational and Highly Trained Swimmers during and after a 400-m Freestyle Swim</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ernwein</w:t>
+                <w:t xml:space="preserve">Intra-cyclic Distance per Stroke Phase, Velocity Fluctuations and Acceleration Time Ratio of a Breaststroker's Hip: A Comparison between Elite and Nonelite Swimmers at Different Race Paces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28 (2), pp.164-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924208⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364843v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Analysis of the Breaststroke Start</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Spatio-Temporal, Metabolic, and Psychometric Responses in Recreational and Highly Trained Swimmers during and after a 400-m Freestyle Swim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ernwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28 (11), pp.970-976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-965005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364777v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of expertise on butterfly stroke coordination</w:t>
+                <w:t xml:space="preserve">Biomechanical Analysis of the Breaststroke Start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Boulesteix</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410600598471⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (11), pp.970-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-965005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364783v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming constraints and arm coordination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Rouard</w:t>
+                <w:t xml:space="preserve">Effect of expertise on butterfly stroke coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2006.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (2), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410600598471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364794v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory concurrent feedback benefits on the circle performed in gymnastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ràgis Thouvarecq</w:t>
+                <w:t xml:space="preserve">Swimming constraints and arm coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.68-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2006.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982140v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm to Leg Coordination in Elite Butterfly Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.322-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2005-865658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of combined self- and expert-modelling on the performance of the double leg circle on the pommel horse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Auditory concurrent feedback benefits on the circle performed in gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ràgis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 24 (10), pp.1055-1063. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483616v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial-Temporal and Coordinative Structures in Elite Male 100-m Front Crawl Swimmers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Chollet</w:t>
+                <w:t xml:space="preserve">The effect of combined self- and expert-modelling on the performance of the double leg circle on the pommel horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-821010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (10), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410500432243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365355v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm-Leg Coordination in Flat Breaststroke: A Comparative Study Between Elite and Non-Elite Swimmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial-Temporal and Coordinative Structures in Elite Male 100-m Front Crawl Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baudry</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 26 (9), pp.787-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-830492⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-821010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365337v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm coordination symmetry and breathing effect in front crawl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arm-Leg Coordination in Flat Breaststroke: A Comparative Study Between Elite and Non-Elite Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2005.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (9), pp.787-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-830492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365353v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of swimming velocity on arm coordination in the front crawl: a dynamic analysis</w:t>
+                <w:t xml:space="preserve">Arm coordination symmetry and breathing effect in front crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bg Bardy</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410310001655787⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2), pp.234-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gender on the Adaptation of Arm Coordination in Front Crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (3), pp.217-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2003-45253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Arm-Leg Coordination in Flat Breaststroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of swimming velocity on arm coordination in the front crawl: a dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Carter</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bg Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-820943⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (7), pp.651-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410310001655787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365361v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wet suit use by triathletes : an analysis of the different phases of arm movement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">Evaluation of Arm-Leg Coordination in Flat Breaststroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (7), pp.486-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-820943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720724v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mandibular Orthopedic Repositioning Appliance on Kinematic Pattern in Golf Swing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Weber</w:t>
+                <w:t xml:space="preserve">The effect of wet suit use by triathletes : an analysis of the different phases of arm movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (12), pp.1025-1030</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277171v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of drafting on stroking variations during swimming in elite male triathletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Mandibular Orthopedic Repositioning Appliance on Kinematic Pattern in Golf Swing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Millet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004210000233⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.148-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2002-20135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04585799v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilatory Threshold and Maximal Oxygen Uptake in Present Triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (2), pp.102-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/h00-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Level and Cardiopulmonary Responses during a Cycle-Run Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+                <w:t xml:space="preserve">The effects of drafting on stroking variations during swimming in elite male triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Gallais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+                <w:t xml:space="preserve">F. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2000-8883⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82 (5-6), pp.413-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strocking parameters in top level swimmers with a disability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wille</w:t>
+                <w:t xml:space="preserve">Performance Level and Cardiopulmonary Responses during a Cycle-Run Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (4), pp.250-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2000-8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551422v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory responses during experimental cycle-run transition in triathletes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boussana</w:t>
+                <w:t xml:space="preserve">Strocking parameters in top level swimmers with a disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sidney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, pp.1422-1428. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 31 (12), pp.1839-1843</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720412v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of prior cycling on biomechanical and cardiorespiratory response profiles during running in triathletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Ventilatory responses during experimental cycle-run transition in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004210050306⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.1422-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199910000-00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720703v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroking Characteristic Variations in the 100-M Freestyle for Male Swimmers of Differing Skill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of prior cycling on biomechanical and cardiorespiratory response profiles during running in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Sidney</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/pms.1997.85.1.167⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05488671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stroking Characteristic Variations in the 100-M Freestyle for Male Swimmers of Differing Skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Robin</w:t>
+                <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 85 (1), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.1997.85.1.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04551479v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of training including biomechanical biofeedback in swimmers with cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.263-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contraintes cervico-rachidiennes et paraplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0765-1597(05)80262-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9229,120 +9359,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination en natation, l'exemple du crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encontro Intenacional de Nataçao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sao Paolo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination dynamics in front crawl swimming: impacts of the environmental constraint on behavioral flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9384,73 +9514,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Symposium of Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-to-lower limb coordination in front crawl swimming: impacts of task and environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9492,73 +9622,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Complex Systems in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect(s) of fluid flow manipulation on upper limb coordination in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9600,634 +9730,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Workshop on Ecological Psychology (EWEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hand kinematics and hip movement in front crawl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Comparisons of four competitive jammers by biomechanics and physiological parameters in expert male crawl swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437374v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of four competitive jammers by biomechanics and physiological parameters in expert male crawl swimmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between hand kinematics and hip movement in front crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374559v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does four weeks of simple reaction time training improve start performance in swimming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Kazarine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Factors Influencing Tumble Turn Performance of Elite Female Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSES CONJOINTES DE LA VARIATION DE VITESSE DU CENTRE DE MASSE PAR DEUX METHODES LORS DU PREMIER APPUI DE SPRINT : VALIDATION D'UN MODELE ANTHROPOMETRIQUE ET D'UN PROTOCOLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées internationales des sciences du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10237,78 +10367,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythms of upper-lower limbs in front crawl swimming in relation to environment and task constraints: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,51 +10466,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10390,141 +10520,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sollicitations mécaniques du rachis cervical du paraplégique lors de la mobilisation du fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble Sciences Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Sportive et Modélisation du Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10534,279 +10664,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des signalements relatifs à l'intégrité scientifique : manuel de procédures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Version 2, Association RESINT (Réseau Intégrité Scientifique). 2023, 132 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour le recueil et le traitement des signalements relatifs à l'intégrité scientifique Réseau des référents à l'intégrité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Filliatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé-Jullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Réseau des référents à l'intégrité scientifique (RESINT). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02101082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10953,51 +11083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bideault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWT5Z4FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Yi Chow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673JFMPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.12.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K80567N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;tigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Button" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599716" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leblanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.12.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3TS09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Brazier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318207ef5e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2009.09.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XW5CPX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laursen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWV0T2B1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.05.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F87C91MZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1243640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilas Boas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vantorre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c06a0e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1104581" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5CTLNBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilas-Boas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJ897JK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Br&#233;tigny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.24.3.215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melwyn Carter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701787791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernwein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-989235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001729964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chatard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180f62f38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364777v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600598471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.09.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5HF64R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baudry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#224;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865658" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500432243" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830492" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.05.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5FX4K0C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Bardy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001655787" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulesteix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45253" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820943" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benavente" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-20135" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auclair" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVQ6RZ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h00-007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-8883" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199910000-00010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050306" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02187988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisnoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Natta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonifazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dalla Vedova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1680787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1557133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.08.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02N3CD2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0684-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bideault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alberty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWT5Z4FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Yi Chow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673JFMPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2014.10.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VLQNV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1385886" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2013.12.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K80567N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a6401b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Brazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Button" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318207ef5e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;tigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Button" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3TS09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2009.09.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XW5CPX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.150" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laursen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.03.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWV0T2B1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241208" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F87C91MZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1243640" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265150" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.11.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vantorre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c06a0e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.01.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1104581" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.03.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5CTLNBQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Br&#233;tigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.24.3.215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melwyn Carter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701787791" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulesteix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilas-Boas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.08.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJ897JK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernwein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-989235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chatard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180f62f38" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410410001729964" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924205" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600598471" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5HF64R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865658" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baudry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#224;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500432243" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-821010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830492" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5FX4K0C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulesteix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45253" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Bardy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001655787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820943" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720724v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benavente" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-20135" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h00-007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auclair" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000233" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVQ6RZ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-8883" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199910000-00010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050306" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363510v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02187988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisnoir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Natta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>