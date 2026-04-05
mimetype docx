--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1283,243 +1283,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714212v1</w:t>
+                <w:t xml:space="preserve">hal-03714193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714193v1</w:t>
+                <w:t xml:space="preserve">hal-03714212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,351 +4163,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannecia Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a-n/a</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973433v1</w:t>
+                <w:t xml:space="preserve">hal-01978939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961-2010</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D’alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978939v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannecia Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannecia Stephenson</w:t>
+                <w:t xml:space="preserve">Theodore Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincent</w:t>
+                <w:t xml:space="preserve">Cedric van Meerbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (9), pp.2957-2971. </w:t>
@@ -5586,51 +5586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>