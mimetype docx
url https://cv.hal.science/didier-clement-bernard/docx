--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -4163,351 +4163,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961-2010</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D’alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978939v1</w:t>
+                <w:t xml:space="preserve">hal-01973433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tannecia Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a-n/a</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973433v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in extreme temperature and precipitation in the Caribbean region, 1961–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannecia Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric van Meerbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (9), pp.2957-2971. </w:t>
@@ -5586,51 +5586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>