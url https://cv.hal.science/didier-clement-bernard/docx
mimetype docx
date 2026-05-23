--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -571,273 +571,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romual Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424009v1</w:t>
+                <w:t xml:space="preserve">hal-03409769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409769v1</w:t>
+                <w:t xml:space="preserve">hal-02424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t>
               </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1037,489 +1037,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
+                <w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anel Hernández-Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Prevost</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Paugam-Moisy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714123v1</w:t>
+                <w:t xml:space="preserve">hal-05361788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anel Hernández-Garces</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Narcisse Zahibo</w:t>
+                <w:t xml:space="preserve">Lionel Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Paugam-Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361788v1</w:t>
+                <w:t xml:space="preserve">hal-03714123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714193v1</w:t>
+                <w:t xml:space="preserve">hal-03714212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714212v1</w:t>
+                <w:t xml:space="preserve">hal-03714193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,51 +2279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,904 +2693,904 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713110v1</w:t>
+                <w:t xml:space="preserve">hal-05119490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (1), pp.151-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119490v1</w:t>
+                <w:t xml:space="preserve">hal-03831607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biabiany Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Krien</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romual Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03831607v1</w:t>
+                <w:t xml:space="preserve">hal-03713110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bernard</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosfera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921211v2</w:t>
+                <w:t xml:space="preserve">hal-03702587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nocturnal Rainfall East of the Antilles Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere-Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (4-5), pp.201-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07055900.2021.1995317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702587v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anel Hernández-Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Candela</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t>
+              <w:t xml:space="preserve">Atmosfera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111531v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an expert distance metric for climate clustering: The case of rainfall in the Lesser Antilles</w:t>
               </w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Paugam-Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, pp.104612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3732,51 +3732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,51 +4208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romual Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adat&#233; Tossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth K. Iyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07055900.2021.1995317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannecia Stephenson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Allen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van Meerbeeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mclean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascaline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jeremie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(96)00034-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDJRZ54-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(95)00085-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC4CL45M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(94)00118-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WQ5HZFW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03362609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>