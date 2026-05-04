--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -165,20970 +165,21100 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’algorithmes de détection de poulets par imagerie pour le suivi d’indicateurs d’activité en élevage</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic Model Selection for Personalized Infliximab Dosing in IBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Creach</w:t>
+                <w:t xml:space="preserve">Sahira Chaiben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain L’hermite</w:t>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Galliot</w:t>
+                <w:t xml:space="preserve">Thibaut Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Congy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9266⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.e70152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.70152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051501v1</w:t>
+                <w:t xml:space="preserve">hal-05565148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin population pharmacokinetic models: Uncovering pharmacodynamic divergence amid clinicobiological resemblance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’algorithmes de détection de poulets par imagerie pour le suivi d’indicateurs d’activité en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahira Chaiben</w:t>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sylvain L’hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp4.13253⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817060v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional reference regions is a new tool to optimize the personalized care of patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vancomycin population pharmacokinetic models: Uncovering pharmacodynamic divergence amid clinicobiological resemblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélo Faget</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahira Chaiben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jamme</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-10173-0⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.13253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161766v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery strategies to improve piglets exposure to oral antimicrobials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional reference regions is a new tool to optimize the personalized care of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélo Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noslen Hernández</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-04334-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.25189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-10173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577001v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivery strategies to improve piglets exposure to oral antimicrobials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bétous</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marlène Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011462⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04334-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169441v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal estimation of broiler movement for commercial tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Brunet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2022.100113⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.e1011462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910525v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Exact Discrepancy: A New Tool for PK/PD Model Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal estimation of broiler movement for commercial tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Baklouti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">D Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-023-01296-6⟩</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2022.100113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211440v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoalbuminemia and Pharmacokinetics: When the Misunderstanding of a Fundamental Concept Leads to Repeated Errors over Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Decheiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Decheiver</w:t>
+                <w:t xml:space="preserve">Manon Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Picard</w:t>
+                <w:t xml:space="preserve">Romain Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics12030515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to test the Missing Data mechanism in a Hidden Markov Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate Exact Discrepancy: A New Tool for PK/PD Model Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chassan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 182, pp.107723. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.1599-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-023-01296-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983553v1</w:t>
+                <w:t xml:space="preserve">hal-04211440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the relationship between cumulative exposure to tobramycin and ototoxicity in patients with cystic fibrosis</w:t>
+                <w:t xml:space="preserve">How to test the Missing Data mechanism in a Hidden Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Madaule</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malika Chassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2023.04.002⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 182, pp.107723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086358v1</w:t>
+                <w:t xml:space="preserve">hal-03983553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a smartphone-based colorimetric method for urinalysis dipstick readings in cats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of the relationship between cumulative exposure to tobramycin and ototoxicity in patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Madaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mittaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leynaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Baladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1098612X231171434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.944-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133832v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased computation of probability of target attainment for antimicrobial drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a smartphone-based colorimetric method for urinalysis dipstick readings in cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp4.12929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.1098612X2311714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X231171434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061755v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“De-Shrinking” EBEs: The Solution for Bayesian Therapeutic Drug Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biased computation of probability of target attainment for antimicrobial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-021-01105-y⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670618v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short course of immune-suppressive doses of prednisolone, evaluated through a prospective double-masked placebo-controlled clinical trial in healthy Beagles, is associated with sustained modifications in renal, hydration, and electrolytic status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“De-Shrinking” EBEs: The Solution for Bayesian Therapeutic Drug Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2460/ajvr.21.09.0150⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (5), pp.749 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-021-01105-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714600v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Is It Desirable To Do the External Evaluation of a Population Pharmacokinetic Model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Baklouti</w:t>
+                <w:t xml:space="preserve">Short course of immune-suppressive doses of prednisolone, evaluated through a prospective double-masked placebo-controlled clinical trial in healthy Beagles, is associated with sustained modifications in renal, hydration, and electrolytic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marolleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">M. Quincey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01493-21⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (5), pp.434-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.21.09.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578727v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CardiOvascular examination in awake Orangutans (Pongo pygmaeus pygmaeus): Low-stress Echocardiography including Speckle Tracking imaging (the COOLEST method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">Irène Vonfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.e0254306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0254306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rare, the Best: Spread of Antimalarial-Resistant Plasmodium falciparum Parasites by Anopheles Mosquito Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Is It Desirable To Do the External Evaluation of a Population Pharmacokinetic Model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chavanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berry</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00852-21⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01493-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510741v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting plasma protein binding in COVID-19 patients leads to a wrong interpretation of lopinavir overexposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (1), pp.2-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191652v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Rare, the Best: Spread of Antimalarial-Resistant Plasmodium falciparum Parasites by Anopheles Mosquito Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine E Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00852-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904873v3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance: Tools for effective translational research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neglecting plasma protein binding in COVID-19 patients leads to a wrong interpretation of lopinavir overexposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Stanke-Labesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Therapeutic Innovations in Infectious Diseases, 109 (4), pp.1030-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516924v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624662v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of extracorporeal membrane oxygenation on the pharmacokinetics of ceftolozane/tazobactam: an ex vivo and in vivo study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Verwaerde</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-020-02381-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940915v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Lees</w:t>
+                <w:t xml:space="preserve">Influence of extracorporeal membrane oxygenation on the pharmacokinetics of ceftolozane/tazobactam: an ex vivo and in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Porterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-020-02381-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627432v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619187v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiotic resistance: Tools for effective translational research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Valtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Jeunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Giens Workshops 2019, 75 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755076v3</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627433v1</w:t>
+                <w:t xml:space="preserve">hal-01755076v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing ultrafiltration and equilibrium dialysis to measure unbound plasma dolutegravir concentrations based on a design of experiment approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69102-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911804v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine in Coronavirus Disease 2019 Patients: What Still Needs to Be Known About the Kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing ultrafiltration and equilibrium dialysis to measure unbound plasma dolutegravir concentrations based on a design of experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Metsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronigue Duhalde</w:t>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa558⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69102-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167732v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thermometer protective sheets provides reliable measurement of rectal temperature: a prospective study in 500 dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rishniw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (4), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsap.13119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiorésistance : outils pour une recherche translationnelle efficace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+                <w:t xml:space="preserve">Hydroxychloroquine in Coronavirus Disease 2019 Patients: What Still Needs to Be Known About the Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Murris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanilas Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronigue Duhalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (11), pp.2962-2964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440782v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+                <w:t xml:space="preserve">Antibiorésistance : outils pour une recherche translationnelle efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Valtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Jeunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619071v1</w:t>
+                <w:t xml:space="preserve">hal-02440782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: In vitro activity of seven β-lactams including ceftolozane/tazobactam and ceftazidime/avibactam against Burkholderia cepacia complex, Burkholderia gladioli and other non-fermentative Gram-negative bacilli isolated from cystic fibrosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlene Murris</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz307⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.961-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625024v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+                <w:t xml:space="preserve">Comment on: In vitro activity of seven β-lactams including ceftolozane/tazobactam and ceftazidime/avibactam against Burkholderia cepacia complex, Burkholderia gladioli and other non-fermentative Gram-negative bacilli isolated from cystic fibrosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (10), pp.3122-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623560v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 58 (7), pp.827-833. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.967-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095017v1</w:t>
+                <w:t xml:space="preserve">hal-02623560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors'Reply to Castello-Bridoux et al.:&amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.973-975. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.1353-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00786-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627694v1</w:t>
+                <w:t xml:space="preserve">hal-02619071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.979-980. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, 58 (7), pp.827-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619069v1</w:t>
+                <w:t xml:space="preserve">hal-02095017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Authors'Reply to Castello-Bridoux et al.:&amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.961-963. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.973-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00786-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620199v1</w:t>
+                <w:t xml:space="preserve">hal-02627694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling and simulation in animal health. Part III: Using nonlinear mixed-effects to characterize and quantify variability in drug pharmacokinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Martin-Jimenez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12473⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.979-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629218v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isavuconazole Kinetic Exploration for Clinical Practice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling and simulation in animal health. Part III: Using nonlinear mixed-effects to characterize and quantify variability in drug pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Darnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexia Debard</w:t>
+                <w:t xml:space="preserve">T. Martin-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40268-018-0251-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628582v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of both systolic and diastolic right ventricular morphology and function by conventional echocardiography and speckle tracking imaging in dogs: a prospective study in 104 healthy dogs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+                <w:t xml:space="preserve">Isavuconazole Kinetic Exploration for Clinical Practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Damoiseaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Desquilbet</w:t>
+                <w:t xml:space="preserve">Alexia Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.317-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40268-018-0251-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621269v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dolutegravir's unbound fraction in human plasma using validated equilibrium dialysis and LC-MS/MS methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fraissinet</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of both systolic and diastolic right ventricular morphology and function by conventional echocardiography and speckle tracking imaging in dogs: a prospective study in 104 healthy dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Damoiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Picot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hervé P Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.683-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621511v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of dolutegravir's unbound fraction in human plasma using validated equilibrium dialysis and LC-MS/MS methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Metsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535608v4</w:t>
+                <w:t xml:space="preserve">hal-02621511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535613v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of tracers: A new tool for medical imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.101-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-016-0437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of storage conditions on results for quantitative and qualitative evaluation of proteins in canine urine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Layssol-Lamour</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetic approach applied to positron emission tomography: Computed tomography for tumor tissue identification in patients with glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Vanbinst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2460/ajvr.78.8.990⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (8), pp.953-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-016-0490-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604253v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetic approach applied to positron emission tomography: Computed tomography for tumor tissue identification in patients with glioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Vanbinst</w:t>
+                <w:t xml:space="preserve">Effects of storage conditions on results for quantitative and qualitative evaluation of proteins in canine urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Piane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Layssol-Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-016-0490-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (8), pp.990-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.78.8.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601882v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of routinely used intestinal biopsy forceps in dogs: an ex vivo histopathological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dahan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Concordet</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsap.12643⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604828v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinine unbound concentration is the best marker for therapeutic drug monitoring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of routinely used intestinal biopsy forceps in dogs: an ex vivo histopathological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amiriantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Pablos-Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Séraissol</w:t>
+                <w:t xml:space="preserve">D. Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Animal Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.162 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsap.12643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601653v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematologic and biochemical biologic variation in laboratory cats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quinine unbound concentration has to be used for therapeutic drug monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Pablos-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Trumel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louise Hourqueig</w:t>
+                <w:t xml:space="preserve">Patrick Séraissol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Association for Laboratory Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.556-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629973v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinine unbound concentration has to be used for therapeutic drug monitoring.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Séraissol</w:t>
+                <w:t xml:space="preserve">Hematologic and biochemical biologic variation in laboratory cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hourqueig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Association for Laboratory Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (5), pp.503-509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634648v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified methods for estimating glomerular filtration rate in cats and for detection of cats with low or borderline glomerular filtration rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siska Croubels</w:t>
+                <w:t xml:space="preserve">Quinine unbound concentration is the best marker for therapeutic drug monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Pablos-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Séraissol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1098612X14561106⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (5), pp.487-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637080v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of proteinuria in Dogue de Bordeaux dogs, a breed predisposed to a familial glomerulonephropathy: a retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Trumel</w:t>
+                <w:t xml:space="preserve">Model-based approach to early predict prolonged high grade neutropenia in carboplatin-treated patients and guide G-CSF prophylactic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale M. Y. Smets</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133311⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.654 - 664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-014-1493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634404v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference intervals, intraindividual and interindividual variability, and reference change values for hematologic variables in laboratory beagles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eviter ou contrôler les erreurs de prélèvements en hématologie, hémostase, cytologie, biochimie animales : une introduction à Preanalytical Variability Advisor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bourgès-Abella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Thibault-Duprey</w:t>
+                <w:t xml:space="preserve">Pascal Bourdaudhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Association for Laboratory Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (1), pp.17-24</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.280-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157776v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine plasma biochemistry analytes in clinically healthy cats: within-day variations and effects of a standard meal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The preanalytic phase in veterinary clinical pathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé P Lefebvre</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1098612X14546920⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.8-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vcp.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based approach to early predict prolonged high grade neutropenia in carboplatin-treated patients and guide G-CSF prophylactic treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of proteinuria in Dogue de Bordeaux dogs, a breed predisposed to a familial glomerulonephropathy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale M. Y. Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Aresu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-014-1493-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630445v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter ou contrôler les erreurs de prélèvements en hématologie, hémostase, cytologie, biochimie animales : une introduction à Preanalytical Variability Advisor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simplified methods for estimating glomerular filtration rate in cats and for detection of cats with low or borderline glomerular filtration rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé P Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdaudhui</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Hoek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siska Croubels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X14561106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637253v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preanalytic phase in veterinary clinical pathology.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reference intervals, intraindividual and interindividual variability, and reference change values for hematologic variables in laboratory beagles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgès-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Thibault-Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Association for Laboratory Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02637823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular effects of dietary salt intake in aged healthy cats: a 2-year prospective randomized, blinded, and controlled study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+                <w:t xml:space="preserve">Routine plasma biochemistry analytes in clinically healthy cats: within-day variations and effects of a standard meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice S Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Stéphane Reynolds</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Claire Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé P Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X14546920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632355v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of longitudinal ordinal data with mixed effects models, with application to clinical outcomes in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandemeulebroecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109 (507), pp.955 - 966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01621459.2014.917977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma exogenous creatinine clearance in clinically healthy cats: comparison with urinary exogenous creatinine clearance, tentative reference intervals and indexation to bodyweight.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular effects of dietary salt intake in aged healthy cats: a 2-year prospective randomized, blinded, and controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Stéphane Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trehiou-Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B S Reynolds</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">a E Périgaud</w:t>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.07.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637826v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma exogenous creatinine clearance in clinically healthy cats: comparison with urinary exogenous creatinine clearance, tentative reference intervals and indexation to bodyweight.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B S Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Massal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L L Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a E Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (3), pp.629-638. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (1), pp.157-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639518v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal plasma concentrations of routine variables and packed cell volume in clinically healthy adult small-sized dogs: effect of breed, body weight, age, and gender, and establishment of reference intervals.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Individual prediction regions for multivariate longitudinal data with small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vcp.12162⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.629-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639364v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echocardiography and conventional Doppler examination in clinically healthy adult Cavalier King Charles Spaniels: effect of body weight, age, and gender, and establishment of reference intervals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Basal plasma concentrations of routine variables and packed cell volume in clinically healthy adult small-sized dogs: effect of breed, body weight, age, and gender, and establishment of reference intervals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Misbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Trehiou-Sechi</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Medaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.371-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vcp.12162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvc.2014.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634603v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal plasma concentrations of N-terminal pro-B-type natriuretic peptide in clinically healthy adult small size dogs: effect of body weight, age, gender and breed, and reference intervals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Echocardiography and conventional Doppler examination in clinically healthy adult Cavalier King Charles Spaniels: effect of body weight, age, and gender, and establishment of reference intervals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Misbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé P Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Speranza</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trehiou-Sechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvc.2014.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2013.07.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650395v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of spironolactone in dogs with chronic heart failure because of degenerative valvular disease: a population-based, longitudinal study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H P Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H P Lefebvre</w:t>
+                <w:t xml:space="preserve">E Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ollivier</w:t>
+                <w:t xml:space="preserve">C E Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C E Atkins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (5), pp.1083-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvim.12141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based approach to describe G-CSF effects in carboplatin-treated cancer patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+                <w:t xml:space="preserve">Basal plasma concentrations of N-terminal pro-B-type natriuretic peptide in clinically healthy adult small size dogs: effect of body weight, age, gender and breed, and reference intervals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Misbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.879-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2013.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-013-1099-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence intervals of reference limits in small reference sample groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based approach to describe G-CSF effects in carboplatin-treated cancer patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Braun</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vcp.12065⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (11), pp.2795-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-013-1099-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648044v1</w:t>
+                <w:t xml:space="preserve">hal-01137198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIP Test: a new fast, simple and powerful method to distinguish between linked or pleiotropic quantitative trait loci in linkage disequilibria analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Confidence intervals of reference limits in small reference sample groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourges Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2012.70⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (3), pp.395-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vcp.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650661v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Canine Prostate Gland: Repeatability, Reproducibility, Observer-Dependent Variability of Ultrasonographic Measurements of the Prostate in Healthy Intact Beagles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLIP Test: a new fast, simple and powerful method to distinguish between linked or pleiotropic quantitative trait loci in linkage disequilibria analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ahe.12022⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2012.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648574v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pharmacokinetic variables for creatinine and iohexol in dogs with various degrees of renal function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Craig</w:t>
+                <w:t xml:space="preserve">Normal Canine Prostate Gland: Repeatability, Reproducibility, Observer-Dependent Variability of Ultrasonographic Measurements of the Prostate in Healthy Intact Beagles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Layssol-Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.355 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ahe.12022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191327v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing bioequivalence of veterinary premixes (Type A medicated articles)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Renal Resistive Index in 55 Dogs with Degenerative Mitral Valve Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Daste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Trehiou-Sechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2012.01368.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-1676.2011.00840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191254v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to use expired tubes for routine biochemical analysis in dogs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of pharmacokinetic variables for creatinine and iohexol in dogs with various degrees of renal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile M Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reidun Heiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Canelas Domingos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">Yann Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Briend-Marchal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice S. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (11), pp.1841-1847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191328v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Resistive Index in 55 Dogs with Degenerative Mitral Valve Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing bioequivalence of veterinary premixes (Type A medicated articles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Daste</w:t>
+                <w:t xml:space="preserve">Robert Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gouni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1939-1676.2011.00840.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2012.01368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191331v1</w:t>
+                <w:t xml:space="preserve">hal-01191254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of preexisting reference intervals: can the procedure be applied to canine hemostasis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is it possible to use expired tubes for routine biochemical analysis in dogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Canelas Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Medaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- Pierre Braun</w:t>
+                <w:t xml:space="preserve">Alexandra Briend-Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (2), pp.343-347. </w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.266-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/104063871102300225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2012.00424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651629v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Exact Test for the Evaluation of Population Pharmacokinetic and/or Pharmacodynamic Models Using Random Projections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Canine reference intervals for the Sysmex XT-2000iV hematology analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgès-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (8), pp.1948-1962. </w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-011-0422-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2011.00333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137013v1</w:t>
+                <w:t xml:space="preserve">hal-02645844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Value Advisor: a new freeware set of macroinstructions to calculate reference intervals with Microsoft Excel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Exact Test for the Evaluation of Population Pharmacokinetic and/or Pharmacodynamic Models Using Random Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.1948-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-011-0422-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2011.00287.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649142v1</w:t>
+                <w:t xml:space="preserve">hal-01137013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonographic evaluation of the adrenalglands in healthy dogs: repeatability,reproducibility, observer-dependent variability,and the effect of bodyweight, age and sex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of preexisting reference intervals: can the procedure be applied to canine hemostasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mogicato</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean- Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.c4950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/104063871102300225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137086v1</w:t>
+                <w:t xml:space="preserve">hal-02651629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine reference intervals for the Sysmex XT-2000iV hematology analyzer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reference Value Advisor: a new freeware set of macroinstructions to calculate reference intervals with Microsoft Excel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (3), pp.303-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2011.00333.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2011.00287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645844v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-day and between-day variability of blood pressure measurement in healthy conscious Beagle dogs using a new oscillometric device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonographic evaluation of the adrenalglands in healthy dogs: repeatability,reproducibility, observer-dependent variability,and the effect of bodyweight, age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mogicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Layssol-Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Diquelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise P. Rattez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Segalen</w:t>
+                <w:t xml:space="preserve">F Raharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvc.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (5), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.c4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659935v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Doppler ultrasonography and high-definition oscillometry for blood pressure measurements in healthy awake dogs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé P. Lefebvre</w:t>
+                <w:t xml:space="preserve">Within-day and between-day variability of blood pressure measurement in healthy conscious Beagle dogs using a new oscillometric device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise P. Rattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice S. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine J. Layssol-Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Segalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2460/ajvr.71.7.766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvc.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00507837v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of reference intervals from small samples: an example using canine plasma creatinine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Doppler ultrasonography and high-definition oscillometry for blood pressure measurements in healthy awake dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00155.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (7), pp.766-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.71.7.766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665313v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00507837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the estimation of variance matrix with prescribed zeros in nonlinear mixed effects models</w:t>
+                <w:t xml:space="preserve">Confidence regions for the multinomial parameter with small sample size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.129-138. </w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (487), pp.1071-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-008-9076-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169189v2</w:t>
+                <w:t xml:space="preserve">hal-00278790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for the determination of reference intervals from hospital-based data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Confidence region for the multinomial parameter with small sample size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.1071-1079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658639v1</w:t>
+                <w:t xml:space="preserve">hal-02654659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference values: a review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of nonparametric methods in nonlinear mixed effects models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Antic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00179.x⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (3), pp.642-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663799v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence regions for the multinomial parameter with small sample size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of reference intervals from small samples: an example using canine plasma creatinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08152⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00155.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278790v3</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence region for the multinomial parameter with small sample size</w:t>
+                <w:t xml:space="preserve">A new method for the estimation of variance matrix with prescribed zeros in nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-008-9076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654659v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonparametric methods in nonlinear mixed effects models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new approach for the determination of reference intervals from hospital-based data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.08.021⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 405 (1-2), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2009.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286487v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraocular pharmacokinetics of intravenously administered marbofloxacin in rabbits with experimentally induced acute endophthalmitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reference values: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Harr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2009.00179.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666033v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With regard to the letter by Corcoran et al - Authors' reply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraocular pharmacokinetics of intravenously administered marbofloxacin in rabbits with experimentally induced acute endophthalmitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cc Sampedrano</w:t>
+                <w:t xml:space="preserve">M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gouni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.245-246</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (3), pp.410-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654269v1</w:t>
+                <w:t xml:space="preserve">hal-02666033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicentric retrospective study of serum/plasma urea and creatinine concentrations in dogs using univariate and multivariate decision rules to evaluate diagnostic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Vergez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Trumel</w:t>
+                <w:t xml:space="preserve">A Diquelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (1), pp.96-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2008.00007.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1939-165X.2008.00007.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the canine population in different femoral morphological groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">With regard to the letter by Corcoran et al - Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Palierne</w:t>
+                <w:t xml:space="preserve">Cc Sampedrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mathon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Meynaud-Collard</w:t>
+                <w:t xml:space="preserve">Vittorio V. Saponaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.245-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662541v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit formulas for a continuous stochastic maturation model. Application to anticancer drug pharmacokinetics/pharmacodynamics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the canine population in different femoral morphological groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Asimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meynaud-Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (3), pp.376-400. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.407-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15326340802232244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2008.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003498v3</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative adverse cardiac effects of pimobendan and benazepril monotherapy in dogs with mild degenerative mitral valve disease: A prospective, controlled, blinded, and randomized study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit formulas for a continuous stochastic maturation model. Application to anticancer drug pharmacokinetics/pharmacodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.376-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15326340802232244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660076v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003498v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong consistency of asymptotic M-estimators</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative adverse cardiac effects of pimobendan and benazepril monotherapy in dogs with mild degenerative mitral valve disease: A prospective, controlled, blinded, and randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cc Sampedrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio V. Saponaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (4), pp.742-753</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005835v2</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the strong consistency of asymptotic M-estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (9), pp.2774-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2006.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409866v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular effects of topical 0.03% bimatoprost solution in normotensive feline eyes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653969v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and pathological thresholds of somatic cell counts in ewe milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (1-2), pp.27-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.07.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variability in plasma concentrations after systemic exposure of swine to dietary doxycycline supplied with and without paracetamol: A population pharmacokinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jre del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jre del Castillo</w:t>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
+                <w:t xml:space="preserve">P Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pommier</w:t>
+                <w:t xml:space="preserve">C Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (11), pp.3155-3166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2005-561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie 3D : un nouvel outil au service de l'élevage et de la sélection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocular effects of topical 0.03% bimatoprost solution in normotensive feline eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
+                <w:t xml:space="preserve">A Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pourcelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Erlinger</w:t>
+                <w:t xml:space="preserve">G Cazalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 57, pp.76-79</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654217v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional modulations by RXR agonists are only partially subordinated to PPAR alpha signaling and attest additional, organ-specific, molecular cross-talks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphométrie 3D : un nouvel outil au service de l'élevage et de la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pgp Martin</w:t>
+                <w:t xml:space="preserve">Fabrice Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Roulet</w:t>
+                <w:t xml:space="preserve">D Erlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Expression: International Journal of Molecular and Cellular Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (3), pp.177-193</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675721v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of animal position and number of repeated measurements on selected two-dimensional and M-mode echocardiographic variables in healthy dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Quantitative assessment of regional right ventricular myocardial velocities in awake dogs by Doppler tissue imaging: Repeatability, reproducibility, effect of body weight and breed, and comparison with left ventricular myocardial velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cc Sampedrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 227 (5), pp.743-747</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (6), pp.837-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674165v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of quantitative two-dimensional color tissue Doppler imaging for assessment of left ventricular radial and longitudinal myocardial velocities in dogs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Tissier</w:t>
+                <w:t xml:space="preserve">Transcriptional modulations by RXR agonists are only partially subordinated to PPAR alpha signaling and attest additional, organ-specific, molecular cross-talks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pgp Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Calléja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A van Es</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lamour</w:t>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (6), pp.953-961</w:t>
+              <w:t xml:space="preserve">Gene Expression: International Journal of Molecular and Cellular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3), pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674223v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of quantitative endpoints for clinical trials: An emerging challenge.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of animal position and number of repeated measurements on selected two-dimensional and M-mode echocardiographic variables in healthy dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tidholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cc Sampedrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.5-7</w:t>
+              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 227 (5), pp.743-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671038v1</w:t>
+                <w:t xml:space="preserve">hal-02674165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of regional right ventricular myocardial velocities in awake dogs by Doppler tissue imaging: Repeatability, reproducibility, effect of body weight and breed, and comparison with left ventricular myocardial velocities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Use of quantitative two-dimensional color tissue Doppler imaging for assessment of left ventricular radial and longitudinal myocardial velocities in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cc Sampedrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (6), pp.837-844</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (6), pp.953-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671365v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of repeatability, reproducibility, and effect of anesthesia on determination of radial and longitudinal left ventricular velocities via tissue Doppler imaging in dogs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of quantitative endpoints for clinical trials: An emerging challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 65 (7), pp.909-915</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679223v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses: preliminary analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of plasma/serum urea and creatinine concentrations in the dog: A 5-year retrospective study in a commercial veterinary clinical pathology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Medaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (3), pp.119-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00517574v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-dependent variability of quantitative clinical endpoints: the example of canine echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Athanassiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (1), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification, repeatability, and reproducibility of feline radial and longitudinal left ventricular velocities by tissue Doppler imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Atlianassiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ap Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65 (5), pp.566-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of plasma/serum urea and creatinine concentrations in the dog: A 5-year retrospective study in a commercial veterinary clinical pathology laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses: preliminary analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Y. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vrins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (5), pp.283-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00591.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671704v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in aqueous humor after intravenous administration in dogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of repeatability, reproducibility, and effect of anesthesia on determination of radial and longitudinal left ventricular velocities via tissue Doppler imaging in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Athanassiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zilberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 64 (7), pp.889-893</w:t>
+              <w:t xml:space="preserve">, 2004, 65 (7), pp.909-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671125v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter- and intra-observer variability on echocardiographic measurements in awake cats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in aqueous humor after intravenous administration in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Athanassiadis</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Müller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boisramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 50 (6), pp.326-331</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (7), pp.889-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670998v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics/phannacodynamics relationships of an anticancer drug</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in aqueous humor after intravenous administration in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile, Marie, Odile Ane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">B Boisrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (6), pp.833-846</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (7), pp.889-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670723v1</w:t>
+                <w:t xml:space="preserve">hal-02671125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in aqueous humor after intravenous administration in dogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of inter- and intra-observer variability on echocardiographic measurements in awake cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boisramé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jl Pouchelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Athanassiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 64 (7), pp.889-893</w:t>
+              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (6), pp.326-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680184v1</w:t>
+                <w:t xml:space="preserve">hal-02670998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulated pseudo-maximum likelihood estimator for nonlinear mixed models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population pharmacokinetics/phannacodynamics relationships of an anticancer drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile, Marie, Odile Ane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier G. Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (2), pp.187-201</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.833-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676483v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma exogenous creatinine clearance test in dogs : comparison with other methods and proposed limited sampling strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise does not induce major changes in plasma muscle enzymes, creatinine, glucose and total proteins concentrations in untrained beagle dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G.P. Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H.P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.22-33</w:t>
+              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (4), pp.222-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682259v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise does not induce major changes in plasma muscle enzymes, creatinine, glucose and total proteins concentrations in untrained beagle dogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A simulated pseudo-maximum likelihood estimator for nonlinear mixed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Orcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
+                <w:t xml:space="preserve">Olivier G. Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Veterinärmedizin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49 (4), pp.222-224</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (2), pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672846v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small bowel motility and colonic transit are altered in dogs with moderate renal failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma exogenous creatinine clearance test in dogs : comparison with other methods and proposed limited sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ferré</w:t>
+                <w:t xml:space="preserve">A.D.J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David J. Watson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Paul Serthelon</w:t>
+                <w:t xml:space="preserve">J.P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 281 (1), pp.R230-R238</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677932v1</w:t>
+                <w:t xml:space="preserve">hal-02682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small bowel motility and colonic transit are altered in dogs with moderate renal failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hay</w:t>
+                <w:t xml:space="preserve">Cathy A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Orgeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">J Paul Serthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 72, pp.263-269</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 281 (1), pp.R230-R238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673596v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets of renal impairment on the disposition of orally administered enalapril, benazepril, and their active metabolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13, pp.21-27</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698173v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastocytes et éosinophiles de la muqueuse respiratoire du mouton infesté par Oestrus ovis (Linné, 1761)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.K. Nguyen</w:t>
+                <w:t xml:space="preserve">Effets of renal impairment on the disposition of orally administered enalapril, benazepril, and their active metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dorchies</w:t>
+                <w:t xml:space="preserve">P.L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 3, pp.217-221</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686783v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité du florfénicol dans le traitement des bronchopneumonies infectieuses enzootiques des broutards (BPIE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mastocytes et éosinophiles de la muqueuse respiratoire du mouton infesté par Oestrus ovis (Linné, 1761)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Navetat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">N. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lockwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Espinasse</w:t>
+                <w:t xml:space="preserve">Philippe Dorchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 146 (8-9), pp.567-574</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.217-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715759v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of an experimental inflammation induced with Freund's complete adjuvant in dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité du florfénicol dans le traitement des bronchopneumonies infectieuses enzootiques des broutards (BPIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Botrel</w:t>
+                <w:t xml:space="preserve">A. Madelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Haak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 32 (2), pp.63-71</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 146 (8-9), pp.567-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706897v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creatine kinase in dog plasma : preanalytical factors of variation, reference values and diagnostic signifiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow cytometric analysis of bovine CD4 and CD8 lymphocytes: influence of blood sampling and processing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aktas</w:t>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Auguste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herve Lefebvre</w:t>
+                <w:t xml:space="preserve">J.F. Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 56, pp.30-36</w:t>
+              <w:t xml:space="preserve">, 1994, 57, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708850v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric analysis of bovine CD4 and CD8 lymphocytes: influence of blood sampling and processing methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creatine kinase in dog plasma : preanalytical factors of variation, reference values and diagnostic signifiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Abella</w:t>
+                <w:t xml:space="preserve">P. Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schelcher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Valarcher</w:t>
+                <w:t xml:space="preserve">Herve Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 57, pp.163-171</w:t>
+              <w:t xml:space="preserve">, 1994, 56, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706848v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of circadian rhythm in the disposition of melatonin in the cow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of an experimental inflammation induced with Freund's complete adjuvant in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Ravault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 15, pp.141-146</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 32 (2), pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708056v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/29 Robertsonian translocation in Blonde d'Aquitaine bulls: frequency and effects on semen characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of circadian rhythm in the disposition of melatonin in the cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Concordet</w:t>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hm Berland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Darré</w:t>
+                <w:t xml:space="preserve">J. Ferney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 23 (Suppl1), pp.117s-119s</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 15, pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00893913v1</w:t>
+                <w:t xml:space="preserve">hal-02708056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/29 Robertsonian translocation in Blonde d’Aquitaine bulls: frequency and effects on semen characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Darré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 23 (suppl.1), pp.117s-119s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1/29 Robertsonian translocation in Blonde d'Aquitaine bulls: frequency and effects on semen characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hm Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 23 (Suppl1), pp.117s-119s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR-Biologie et Biotechnologie pour la Santé (B2S), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thavy Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Makedonka Mitreva; Phil Newmark; Mostafa Zamanian, Jun 2023, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de gestion de la douleur lors de la castration chirurgicale de porcelets mâles associant anesthésie locale et analgésie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+                <w:t xml:space="preserve">Early BRD detection in young cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maniaval</w:t>
+                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meymerit</w:t>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. pp.800-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753009v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter les troubles respiratoires des jeunes bovins automatiquement et précocement à l’aide de capteurs multiparamètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Allain</w:t>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early BRD detection in young cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Guiadeur</w:t>
+                <w:t xml:space="preserve">Essai de gestion de la douleur lors de la castration chirurgicale de porcelets mâles associant anesthésie locale et analgésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Waret-Szkuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Enora Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maniaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meymerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. pp.800-807</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536495v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic treatments via drinking water in sheep fattening houses: how to ensure an adequate exposure of the treated population?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comment assurer l’exposition adéquate d’une population d’agneaux lors de l’administration d’antibiotiques via l’eau de boisson en atelier d’engraissement ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">24 E Journées " Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734792v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer l’exposition adéquate d’une population d’agneaux lors de l’administration d’antibiotiques via l’eau de boisson en atelier d’engraissement ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Antibiotic treatments via drinking water in sheep fattening houses: how to ensure an adequate exposure of the treated population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 E Journées " Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275416v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring of primary brains tumor heterogeneity at a voxel level with dynamic 18F-fluoro-ethyl-tyrosine (18F-FET) positon emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Heemskerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the Radiological Sociey of North-America (RSNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, United States. pp.NM219-SD-TUA8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clip test : A new fast and simple method to distinguish between linked or pleiotropic quantitative trait loci in linkage disequilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 285 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to analyse multiple ordinal scores in a clinical trial? Multivariate vs. univariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Biostatistics Conference of the Central European Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new graphical tool for global evaluation of population pharmacokinetic and/or pharmacodynamic (PK/PD) models: the Visual Predictive Extended Residuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Khachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Meeting of the French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France. 111 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2011.00930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pharmacokinetics of intravenously administered marbofloxacin in rabbits with experimentally induced acute endophthalmitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective study of factors of variation of the superovulation response in Midatest Embryo Transfer Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Scientific meeting of the European Embryo Transfert Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Pau, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approaches in dosage selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population variability in systemic exposure to in-feed doxycycline administered with or without paracetamol in swine herds: a population pharmacokinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750557v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining the reference interval for plasma creatinine in dogs: Effect of age, gender, body weight, and breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Seguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Murgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population variability in systemic exposure to in-feed doxycycline administered with or without paracetamol in swine herds: a population pharmacokinetic approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bayesian approaches in dosage selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751433v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques pour la prévention du risque pour les consommateurs de denrées d'origine animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of a 3D morphometric method to the follow-up of conformational changes with growth and to the study of the correlations between morphology and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Erlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2005 de l'Association pour la Recherche En Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825634v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic products for antibiotics: concerns with the current bioequivalence definition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generic products for antibiotics: average vs population bioequivalence? PK or PK/PD bioequivalence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">NCCLS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tampa, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758887v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical mastitis in dairy sheep : aetiology and diagnosis using somatic cell counts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population bioequivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IDF International Mastitis Conference, Mastitis in dairy production : current knowledge and future solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">FDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rockeville, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764240v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Comformation of 20 International Level and the 20 Low Level Jumping Horses Using a 3-D Video Morphometric Measurement Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lagache</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congress of the European Association of Veterinary Anatomists (EAVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02763570v1</w:t>
+                <w:t xml:space="preserve">hal-02831961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generic products for antibiotics: concerns with the current bioequivalence definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831961v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic products for antibiotics: average vs population bioequivalence? PK or PK/PD bioequivalence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Comformation of 20 International Level and the 20 Low Level Jumping Horses Using a 3-D Video Morphometric Measurement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Erlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCCLS meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. Congress of the European Association of Veterinary Anatomists (EAVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0264.2005.00669_29.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825638v1</w:t>
+                <w:t xml:space="preserve">hal-02763570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population bioequivalence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Subclinical mastitis in dairy sheep : aetiology and diagnosis using somatic cell counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rockeville, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4. IDF International Mastitis Conference, Mastitis in dairy production : current knowledge and future solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832996v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and pathological thresholds of Somatic Cell Counts in ewe milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Méthodes statistiques pour la prévention du risque pour les consommateurs de denrées d'origine animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Sheep Veterinary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Colloque 2005 de l'Association pour la Recherche En Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830207v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation PK/PD d'un médicament anticancéreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physiological and pathological thresholds of Somatic Cell Counts in ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès UPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">6. International Sheep Veterinary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826632v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a 3D morphometric method to the follow-up of conformational changes with growth and to the study of the correlations between morphology and performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relation PK/PD d'un médicament anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès UPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761413v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Algorithm Development in the Field of Non-linear Mixed Effect model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vrins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One day symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ottawa, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825213v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the conformation of 20 international and 20 low level jumping horses using a 3-D video morphometric measurement method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Algorithm Development in the Field of Non-linear Mixed Effect model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Veterinary Anatomists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">One day symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763812v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of glomerular filtration rate using plasma exogenous creatinine clearance test: preliminary results in a healthy canine population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of the conformation of 20 international and 20 low level jumping horses using a 3-D video morphometric measurement method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Erlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F de La Farge</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Annual Veterinary Medical Forum, American College of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">European Association of Veterinary Anatomists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761243v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of glomerular filtration rate using plasma exogenous creatinine clearance test: preliminary results in a healthy canine population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F de La Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ottawa, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">22th Annual Veterinary Medical Forum, American College of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825659v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du programme de mesures morphométriques 3D – Programme d’Elevage du cheval Selle Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Erlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’Association Nationale du Selle Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélations morphologie-aptitude sportive : étude préliminaire sur un effectif de 20 chevaux de niveau international en CSO et de 20 chevaux de classe D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Erlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of topical administration of 003% Bimatoprost on normotensive feline eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cazalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Veterinary Ophtalmology Meeting - European College of Veterinary Ophtalmology-European Society of Veterinary Ophtalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the analytical uncertainty to uncertainty in data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISACB Eleventh Congress, Biochemistry, International Society of Animal Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Valdivia, Chile. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses Preliminary results of mixed-effect modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bourdaud'Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Tamzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbon, Portugal. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter [Vp50] obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the analytical uncertainty to uncertainty in data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Association of the European Comparative Clinical Pathology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des infections mammaires subcliniques de la brebis laitière en relation avec les comptages de cellules somatiques (CCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des infections mammaires subcliniques chez la brebis à l'aide des comptages de cellules somatiques : propositions de seuils physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium, Somatic cells and milk of small ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Bella, Italie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/29 Robertsonian translocation in Blonde d’Aquitaine bulls: frequency and effects on semen characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Darré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Colloquium on Cytogenetics of Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Toulouse-Auzeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21138,1120 +21268,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF THE NUCLEAR RECEPTOR DAF-12 IN PARASITIC NEMATODES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Receptors and Metabolism. The MetNet-NuRCaMeIn-French Liaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Drug Formulation on the Pharmacokinetics of 13-CIS-Retinoic Acid (Isotretinoin) in Children with High-Risk Neuroblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Munzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S Defachelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme congres de la Société Internationale d’Oncologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France. Pediatric Blood and Cancer, 66, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected low plasma levels of posaconazole with the gastro-resistant tablet: influence of pre-analytical conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetic-Pharmacogenetic exploration of patients presenting unexpected high levels of isavuconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics and INSERM Clinical Research Centers Meeting ; Toulouse (France) - (2018-06-12 - 2018-06-14) / Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Fundamental and Clinical Pharmacology, 32, 2018</w:t>
+              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 32, pp.1, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734860v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic-Pharmacogenetic exploration of patients presenting unexpected high levels of isavuconazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debard</w:t>
+                <w:t xml:space="preserve">Determination of Dolutegravir, Darunavir and Atazanavir unbound fraction in HIV patients by equilibrium dialysis and ultrafiltration using a LC-MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Metsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fraissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 32, pp.1, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Fundamental and Clinical Pharmacology, 32 (Supplement 1), 2018, Special issue : Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734081v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Dolutegravir, Darunavir and Atazanavir unbound fraction in HIV patients by equilibrium dialysis and ultrafiltration using a LC-MS method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unexpected low plasma levels of posaconazole with the gastro-resistant tablet: influence of pre-analytical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Fundamental and Clinical Pharmacology, 32 (Supplement 1), 2018, Special issue : Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
+              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics and INSERM Clinical Research Centers Meeting ; Toulouse (France) - (2018-06-12 - 2018-06-14) / Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Fundamental and Clinical Pharmacology, 32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735645v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intoxication with baclofen: is haemodialysis indicated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Girod-Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 32, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darunavir unbound concentrations in plasma, not total concentration is the relevant concentration to predict darunavir efficacy in subject of different body mass index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Metsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Seraissol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics and INSERM Clinical Research Centers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Fundamental and Clinical Pharmacology, 32, pp.1, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can non parametric methods improve sub-populations detection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Antic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Approach Group in Europe Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Copenhagen, Denmark. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter (Vp50) obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22261,232 +22391,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug selection and optimisation of dosage schedules to minimize antimicrobial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Shojaee Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Resistance in Bacteria of Animal Origin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASM Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PK/PD Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile, Marie, Odile Ane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biopharmaceutical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inconnu, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22496,219 +22626,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A powerful multiple testing procedure in linear Gaussian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322077v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis of Longitudinal Ordinal Data with Mixed E ects Models, with Application to Clinical Outcomes in Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandemeulebroecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId675"/>
+      <w:footerReference w:type="default" r:id="rId678"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22776,51 +22906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A204DC09"/>
+    <w:nsid w:val="6394B6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23007,51 +23137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-concordet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3916-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149378998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#8217;hermite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahira Chaiben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Faget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10173-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Concordet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baklouti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01296-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Decheiver" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Madaule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Valenzuela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mittaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baladi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2023.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X231171434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01105-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quincey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.21.09.0150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marolleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01493-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poissonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254306" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Menard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00852-21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Stanke-Labesque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2196" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02516924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valtier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Jeunne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Man&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Porterie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verwaerde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02381-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Metsu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraissinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69102-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03167732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Faguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronigue Duhalde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa558" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jolivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rishniw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dossin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.13119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz307" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehring" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin-Jimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Damoiseaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.12.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0437-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henrion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Layssol-Lamour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.78.8.990" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Everaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heemskerk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Vanbinst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0490-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604828v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Semin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiriantz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Concordet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12643" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Pablos-Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Porte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;raissol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000304" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paepe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Hoek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X14561106" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M. Y. Smets" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Aresu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133311" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brosse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X14546920" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Pastor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1493-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice St&#233;phane Reynolds" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trehiou-Sechi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097862" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandemeulebroecke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2014.917977" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Reynolds" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Massal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Gr&#233;goire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E P&#233;rigaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.07.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJVB5LF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Misbach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Medaille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12162" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WPHBWZ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvc.2014.03.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LP7HG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650395v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Speranza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.07.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF950JRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Atkins" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Combes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12141" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1099-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.70" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol-Lamour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deviers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sautet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADEA0228730C7DFDD50E9D5A9540B0A48AA2B84E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M Collignon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Heiene" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S. Reynolds" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Craig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191254v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hunter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2012.01368.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Canelas Domingos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Briend-Marchal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2012.00424.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daste" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trehiou-Sechi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2011.00840.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137013v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0422-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137086v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mogicato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diquelou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raharison" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.c4950" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise P. Rattez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Layssol-Lamour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Segalen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvc.2009.09.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF7LX4NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Almeida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P. Lefebvre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.71.7.766" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Sampedrano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio V. Saponaro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658243v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vergez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2008.00007.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PST3TBV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palierne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mathon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Asimus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meynaud-Collard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2008.02.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP5R1J31-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660076v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653969v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemagne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponchet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazalot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664318v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.047" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGNPDZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663798v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jre del Castillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zemirline" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-561" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654217v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Erlinger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675721v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Es" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674165v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tidholm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Nicolle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674223v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671038v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671365v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679223v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Athanassiadis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zilberstein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517574v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Y. Doucet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vrins" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00591.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7DHGNHT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670945v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tessier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672010v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atlianassiadis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Nicolle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Medaille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671125v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boisrame" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670998v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Pouchelon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;ller" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile, Marie, Odile Ane" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680184v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676483v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G. Nunez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.J. Watson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lefebvre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672846v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Chanoit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orcel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677932v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferr&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David J. Watson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy A. Brown" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Serthelon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698173v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Toutain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686783v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourges" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715759v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Navetat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lockwood" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelenat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinasse" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706897v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Botrel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haak" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708850v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinclair" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706848v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abella" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Valarcher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708056v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893913v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gary" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Berland" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Berthelot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Darr&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713693v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753009v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Waret-Szkuta" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maz&#233;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maniaval" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meymerit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536313v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guiadeur" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bertron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536495v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734792v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouzari" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275416v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747553v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750398v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747516v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khachman" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2011.00930.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMF3DW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816528v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815487v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750557v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814161v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Craig" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Seguela" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Queau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Murgier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751433v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825634v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758887v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764240v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763570v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erlinger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagache" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0264.2005.00669_29.x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6AA2614AEDEA0AF4B564C009ED52854A906A273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825638v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830207v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826632v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761413v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825213v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763812v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavernier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagache" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761243v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ferre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de La Farge" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825659v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Doucet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrins" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829212v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830156v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764469v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826666v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Braun" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830489v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdaud'Hui" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tetot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tamzali" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825493v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774454v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852288v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736276v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munzer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rubie" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gambart" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Defachelles" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734860v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mane" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darnaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735645v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraissinet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734668v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod-Fullana" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734659v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Woillard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seraissol" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815974v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laffont" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813476v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shojaee Aliabadi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825694v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;ger" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003741v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-concordet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3916-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149378998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahira Chaiben" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.70152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#8217;hermite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13253" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Faget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10173-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Concordet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2022.100113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Decheiver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baklouti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01296-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Madaule" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Valenzuela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mittaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baladi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2023.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X231171434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01105-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quincey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.21.09.0150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poissonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254306" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marolleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01493-21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Menard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine E Nsango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00852-21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Stanke-Labesque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Man&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Porterie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verwaerde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02381-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02516924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valtier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Jeunne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Metsu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraissinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69102-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rishniw" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dossin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.13119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03167732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Faguer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronigue Duhalde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz307" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehring" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin-Jimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12473" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Damoiseaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.12.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0437-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Everaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heemskerk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Vanbinst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-016-0490-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henrion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Layssol-Lamour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.78.8.990" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dahan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Semin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiriantz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Concordet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.12643" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Pablos-Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Porte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;raissol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000304" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Pastor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1493-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M. Y. Smets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Aresu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133311" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paepe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Hoek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X14561106" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brosse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X14546920" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633912v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandemeulebroecke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2014.917977" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice St&#233;phane Reynolds" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trehiou-Sechi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097862" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Reynolds" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Massal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Gr&#233;goire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E P&#233;rigaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.07.022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJVB5LF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12201" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Misbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Medaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12162" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WPHBWZ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvc.2014.03.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LP7HG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123075v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Lefebvre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Atkins" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Combes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12141" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650395v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Speranza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.07.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF950JRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1099-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650661v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.70" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648574v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layssol-Lamour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deviers" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sautet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADEA0228730C7DFDD50E9D5A9540B0A48AA2B84E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daste" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trehiou-Sechi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2011.00840.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191327v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M Collignon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Heiene" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S. Reynolds" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Craig" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191254v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hunter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2012.01368.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191328v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Canelas Domingos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Briend-Marchal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2012.00424.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0422-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mogicato" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diquelou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raharison" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.c4950" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise P. Rattez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Layssol-Lamour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Segalen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvc.2009.09.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF7LX4NP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Almeida" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P. Lefebvre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.71.7.766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278790v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286487v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.08.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169189v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9076-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666033v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Regnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658243v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vergez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diquelou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2008.00007.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PST3TBV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc Sampedrano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio V. Saponaro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662541v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palierne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mathon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Asimus" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meynaud-Collard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2008.02.010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP5R1J31-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003498v3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802232244" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660076v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005835v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2006.09.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664318v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.047" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXGNPDZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663798v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jre del Castillo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zemirline" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-561" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653969v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemagne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponchet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazalot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourcelot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Erlinger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671365v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lamour" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675721v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Es" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674165v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tidholm" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Nicolle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674223v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671038v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671704v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Medaille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670945v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Athanassiadis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tessier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672010v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Atlianassiadis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Nicolle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517574v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyrou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Y. Doucet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vrins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00591.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7DHGNHT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zilberstein" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680184v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671125v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boisrame" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670998v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Pouchelon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#252;ller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670723v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile, Marie, Odile Ane" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672846v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Chanoit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lefebvre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orcel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676483v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G. Nunez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682259v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.J. Watson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677932v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David J. Watson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy A. Brown" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Serthelon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698173v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Toutain" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686783v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourges" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715759v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Navetat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lockwood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelenat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinasse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706848v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abella" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Valarcher" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708850v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vinclair" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706897v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Botrel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haak" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708056v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferney" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713693v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893913v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gary" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Berland" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Berthelot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Darr&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536495v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guiadeur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536313v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bertron" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Waret-Szkuta" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maz&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maniaval" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meymerit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275416v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouzari" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734792v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277832v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Everaert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Heemskerk" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747553v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750398v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747516v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khachman" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2011.00930.x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMF3DW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816528v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815487v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751433v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814161v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Craig" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Seguela" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Queau" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Murgier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750557v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761413v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825638v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832996v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758887v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763570v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erlinger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagache" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0264.2005.00669_29.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6AA2614AEDEA0AF4B564C009ED52854A906A273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764240v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825634v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830207v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826632v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825659v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Doucet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrins" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825213v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763812v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tavernier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagache" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761243v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ferre" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de La Farge" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829212v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830156v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764469v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826666v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Braun" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830489v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdaud'Hui" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tetot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tamzali" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825493v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774454v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847202v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van de Wiele" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852288v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736276v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munzer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rubie" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gambart" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Defachelles" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735645v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fraissinet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734860v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mane" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darnaud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734668v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod-Fullana" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734659v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Woillard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seraissol" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815974v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laffont" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813476v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shojaee Aliabadi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825694v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;ger" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003741v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>