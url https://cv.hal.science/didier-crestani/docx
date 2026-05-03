--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -4081,213 +4081,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">From the Competencies to the Performance: An Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nancy, France. pp.194-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195959v1</w:t>
+                <w:t xml:space="preserve">lirmm-00130846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Competencies to the Performance: An Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meziane Bennour</w:t>
+                <w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Benzaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00130846v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Trends for Decision Aids for Change Management</w:t>
               </w:r>
@@ -7003,51 +7003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00313-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01960598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazenave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00296686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600654459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6V75HLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.15.389-424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500124579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01935442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00638742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pinon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delauzun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Hochmuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00313-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01960598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazenave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00296686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600654459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6V75HLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.15.389-424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500124579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01935442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00638742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pinon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delauzun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Hochmuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>