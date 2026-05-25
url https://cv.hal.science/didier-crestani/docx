--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -4081,213 +4081,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Competencies to the Performance: An Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meziane Bennour</w:t>
+                <w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Benzaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00130846v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">From the Competencies to the Performance: An Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nancy, France. pp.194-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195959v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00130846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Trends for Decision Aids for Change Management</w:t>
               </w:r>
@@ -4716,256 +4716,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnould</w:t>
+                <w:t xml:space="preserve">Christian Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexité Algorithmique Asymptotique Temporelle d'Algorithmes de Construction du Graphe de Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Braesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Christophe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269508v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Analyse de Processus Opérationnels : Résultats d'une Collaboration Industrie/Recherche</w:t>
               </w:r>
@@ -7003,51 +7003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00313-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01960598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazenave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00296686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600654459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6V75HLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.15.389-424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500124579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01935442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00638742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pinon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delauzun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Hochmuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00313-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01960598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazenave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00296686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600654459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6V75HLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.15.389-424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500124579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01935442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00638742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pinon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delauzun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Hochmuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnould" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>