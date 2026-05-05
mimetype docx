--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -624,265 +624,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Hydrogen Cost and Transport Technology in France and Germany for Various Production and Demand Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic characterization of mixed gas hydrates in the presence of cyclopentane as guest molecule for an application in secondary refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Lahnaoui</w:t>
+                <w:t xml:space="preserve">Sabrina Bendjenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Wulf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.744. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.116790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14030744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130960v1</w:t>
+                <w:t xml:space="preserve">hal-03252054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic characterization of mixed gas hydrates in the presence of cyclopentane as guest molecule for an application in secondary refrigeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Hydrogen Cost and Transport Technology in France and Germany for Various Production and Demand Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bendjenni</w:t>
+                <w:t xml:space="preserve">Amin Lahnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 244, pp.116790. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14030744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252054v1</w:t>
+                <w:t xml:space="preserve">hal-03130960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact angle measurements on cyclopentane hydrates</w:t>
               </w:r>
@@ -1223,64 +1223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing hydrogen transportation system for mobility via compressed hydrogen trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Lahnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,64 +1457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing hydrogen transportation system for mobility via compressed hydrogen trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Lahnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,64 +1699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing hydrogen transportation system for mobility by minimizing the cost of transportation via compressed gas truck in North Rhine-Westphalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Lahnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,64 +1816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an optimal hydrogen transportation system for mobility, focus on minimizing the cost of transportation via truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Lahnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2037,77 +2037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt Angle and Orientation Impact on the Techno-economic Performance of Photovoltaic Battery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Lahnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,239 +5964,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Scanning Calorimetry: A New Technique To Characterize Hydrate Formation in Drilling Muds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of trichlorofluoromethane hydrate formation in w/o emulsions: dissociation energy and equilibria with salt + water solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fouconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Manissol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Herzhaft</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entropie (ENTRPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (239/240), pp.72-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179767v1</w:t>
+                <w:t xml:space="preserve">hal-01179801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of trichlorofluoromethane hydrate formation in w/o emulsions: dissociation energy and equilibria with salt + water solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Scanning Calorimetry: A New Technique To Characterize Hydrate Formation in Drilling Muds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Clausse</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Herzhaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie (ENTRPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (02), pp.196-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/78597-PA⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179801v1</w:t>
+                <w:t xml:space="preserve">hal-01179767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Thermochemical Energy Hazard Criteria to the Prediction of Lower Flammability Limits of Hydrocarbons in Air</w:t>
               </w:r>
@@ -6619,51 +6619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03130960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Lahnaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wulf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02917346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02150837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Farhadian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Varfolomeev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abdelhay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Emelianov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delaunay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02187094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kudbanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46274-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02187133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Heinrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01782421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01775322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Linssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01496340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Egenolf-Jonkmanns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Janicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bruzzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rge Deerberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201600064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lesort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01348874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trueba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.07.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVCRJSQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A. Karimi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dolotko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.10.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD6GBM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0555-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D54CBBB947065149D3CEABDB79BEFF4FB807CB85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hamed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9W5MPMT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hamed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-7518-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2G69RF2H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.12.034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G9FRNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2203111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-8-904" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00121-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF85BS04-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kharrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouconnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021632709287" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F831ECA47088A84AC215438ABF3D6E0810CE91A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/78597-PA" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manissol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laforest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2001032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laforest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03130960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Lahnaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wulf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02917346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02150837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Farhadian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Varfolomeev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abdelhay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Emelianov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delaunay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02187094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Kudbanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46274-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02187133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Heinrichs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01782421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01775322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Linssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01496340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Egenolf-Jonkmanns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Janicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bruzzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rge Deerberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201600064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lesort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01348874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trueba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.07.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZVCRJSQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A. Karimi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dolotko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.10.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD6GBM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0555-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D54CBBB947065149D3CEABDB79BEFF4FB807CB85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hamed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9W5MPMT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hamed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-7518-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2G69RF2H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.12.034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G9FRNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2203111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herzhaft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-8-904" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00121-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF85BS04-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kharrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouconnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021632709287" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F831ECA47088A84AC215438ABF3D6E0810CE91A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manissol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/78597-PA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laforest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2001032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laforest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>