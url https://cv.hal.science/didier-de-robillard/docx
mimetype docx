--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -471,151 +471,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives alterlinguistiques, volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.302, 2008, T. Bulot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives alterlinguistiques, volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.202, 2008, T. Bulot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950679v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00950677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à un inventaire des particularités lexicales du français de l'Île Maurice</w:t>
               </w:r>
@@ -2036,50 +2036,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2088,152 +2183,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Corte, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075651v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01077646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t>
               </w:r>
@@ -3009,50 +3009,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décaper les contacts de langues par une vision interlectale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CLAIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3087,73 +3156,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3195,142 +3264,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Décaper les contacts de langues par une vision interlectale</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avons-nous les moyens de nous payer l’unilinguisme dans le domaine de la recherche ? L’exemple de la sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CLAIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.49-58</w:t>
+              <w:t xml:space="preserve">Français et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds. (n°24), pp. 25 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d’une métaphore fondatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3372,73 +3441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Plurarité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie et plurilinguisme dans la recherche et l’édition scientifiques : relations et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3454,126 +3523,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds., pp. 5 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076986v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01076990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité comme condition et comme objectif d’une recherche scientifique, humaine et sociale</w:t>
               </w:r>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79363&amp;amp;cid=348&amp;amp;concordeid=264650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00949050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02180859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79363&amp;amp;cid=348&amp;amp;concordeid=264650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00949050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02180859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>