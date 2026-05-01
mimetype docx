--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -471,151 +471,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives alterlinguistiques, volume 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.202, 2008, T. Bulot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives alterlinguistiques, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.302, 2008, T. Bulot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950677v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00950679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à un inventaire des particularités lexicales du français de l'Île Maurice</w:t>
               </w:r>
@@ -2036,50 +2036,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Corte, Corse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2101,139 +2183,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077646v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01075651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t>
               </w:r>
@@ -2724,120 +2724,228 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apports d’une sociolinguistique mauricianiste : éthique et politique de la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feussi</w:t>
@@ -2859,531 +2967,436 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18</w:t>
+              <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décaper les contacts de langues par une vision interlectale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CLAIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et plurilinguisme dans la recherche et l’édition scientifiques : relations et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...208 lines deleted...]
-                <w:t xml:space="preserve">Didier de Robillard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds. (n°24), pp. 25 - 33</w:t>
+              <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds., pp. 5 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076990v1</w:t>
+                <w:t xml:space="preserve">hal-01076986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d’une métaphore fondatrice</w:t>
               </w:r>
@@ -3471,109 +3484,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francophonie et plurilinguisme dans la recherche et l’édition scientifiques : relations et enjeux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchet</w:t>
+                <w:t xml:space="preserve">Avons-nous les moyens de nous payer l’unilinguisme dans le domaine de la recherche ? L’exemple de la sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds., pp. 5 - 11</w:t>
+              <w:t xml:space="preserve">, 2012, L’implication des langues dans l’élaboration et la publication des recherches scientifiques. Le cas du français parmi d’autres langues, in Robillard, D. de et Blanchet, P., éds. (n°24), pp. 25 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076986v1</w:t>
+                <w:t xml:space="preserve">hal-01076990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité comme condition et comme objectif d’une recherche scientifique, humaine et sociale</w:t>
               </w:r>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79363&amp;amp;cid=348&amp;amp;concordeid=264650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00949050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02180859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00950677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=79363&amp;amp;cid=348&amp;amp;concordeid=264650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00949050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02180859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02174248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>