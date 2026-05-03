--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -1057,304 +1057,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix de l’immobilier et proximité de la plate-forme aéroportuaire de Paris Charles-de-Gaulle (CDG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les « quartiers sensibles » dans les villes françaises : une quête sans cesse recommencée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlvia Sedoarisoa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+                <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.461.0061⟩</w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Banlieues" : entre imaginaires et expériences, 2016-3/2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.3521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512288v1</w:t>
+                <w:t xml:space="preserve">hal-01575475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les « quartiers sensibles » dans les villes françaises : une quête sans cesse recommencée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prix de l’immobilier et proximité de la plate-forme aéroportuaire de Paris Charles-de-Gaulle (CDG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlvia Sedoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bergel</w:t>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, "Banlieues" : entre imaginaires et expériences, 2016-3/2017, </w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2017), pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.3521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.461.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575475v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new indicator to measure the noise impact around airports: The Real Estate Tolerance Level (RETL) – Case study around Charles de Gaulle Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlvia Sedoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,252 +1394,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">« La mauvaise réputation ». Distance aux ZUS et prix de l’immobilier : application d’un modèle hédonique à six intercommunalités franciliennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.115-127. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 673, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.422.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979676v1</w:t>
+                <w:t xml:space="preserve">hal-01368775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mauvaise réputation ». Distance aux ZUS et prix de l’immobilier : application d’un modèle hédonique à six intercommunalités franciliennes »</w:t>
+                <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 673, </w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.115-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.422.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368775v1</w:t>
+                <w:t xml:space="preserve">hal-02979676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (2-2013), pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un ethnoburb à la française : ancrages et diffusions des acquéreurs étrangers dans trois départements franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Minorités, métropoles, mondialisation, n°3-2013 (154), pp.49-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,51 +1768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un ethnoburb a` la franc¸aise ? Ancrages et diffusions des e´trangers acque´reurs de biens immobiliers en I^le-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154, pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles et nationalités en banlieue parisienne (Yvelines, Seine-Saint-Denis et Val-d'Oise) de 1996 à 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
@@ -4592,51 +4592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « banlieues françaises » : des dynamiques complexes derrière un mot trop ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliet Carpenter; Christina Horvath. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4758,242 +4758,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement durable et de l'Energie; Raoul, Emmanuel. </w:t>
+                <w:t xml:space="preserve">L’inégale répartition des logements sociaux : un facteur d’injustice spatiale. Effets de la loi SRU (décembre 2000) dans l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Da Cunha; Sandra Guinand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUCA, pp.29-41, 2014, 978-2-11-138135-3</w:t>
+              <w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses polytechniques et universitaires romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-177, 2014, Collection "Espace en société - Logique territoriale", 978-2-88915-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00983951v1</w:t>
+                <w:t xml:space="preserve">hal-01370587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inégale répartition des logements sociaux : un facteur d’injustice spatiale. Effets de la loi SRU (décembre 2000) dans l’agglomération parisienne</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Antonio Da Cunha; Sandra Guinand. </w:t>
+                <w:t xml:space="preserve">Les &amp;quot;pôles secondaires&amp;quot; dans la réorganisation des mobilités : maturité et durabilité des espaces périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement durable et de l'Energie; Raoul, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-177, 2014, Collection "Espace en société - Logique territoriale", 978-2-88915-058-8</w:t>
+              <w:t xml:space="preserve">Vivre en ville hors des villes : synthèse du programme de recherche : la mobilité et le péri-urbain à l'impératif de la ville durable : ménager les territoires de vie péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.29-41, 2014, 978-2-11-138135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370587v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déménager lors d’une opération de rénovation urbaine : entre opportunité et déchirement. Le cas de la Croix-Petit à Cergy</w:t>
               </w:r>
@@ -5323,51 +5323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la ville : justice sociale ou égalité des chances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,90 +6377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; pôles secondaires &amp;quot; dans la réorganisation des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement de la ville : vecteur de sélection sociale ou levier de justice urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C005317"/>
+    <w:nsid w:val="348F98B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-desponds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5655-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079586546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Ngom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Sarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lvia Sedoarisoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.03.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RM17GB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.140.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.122.0172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchadeuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/6-clefs-concours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/page/belgium/brussels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/index.cfm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/ife" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Goff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01371178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-desponds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5655-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079586546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Ngom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Sarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lvia Sedoarisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.03.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RM17GB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26283" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.140.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.122.0172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchadeuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/6-clefs-concours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/page/belgium/brussels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/index.cfm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/ife" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Goff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01371178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>