--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1394,209 +1394,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mauvaise réputation ». Distance aux ZUS et prix de l’immobilier : application d’un modèle hédonique à six intercommunalités franciliennes »</w:t>
+                <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 673, </w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.115-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eg.422.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368775v1</w:t>
+                <w:t xml:space="preserve">hal-02979676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">« La mauvaise réputation ». Distance aux ZUS et prix de l’immobilier : application d’un modèle hédonique à six intercommunalités franciliennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.115-127. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 673, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.422.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979676v1</w:t>
+                <w:t xml:space="preserve">hal-01368775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions immobilières et substitutions socio-résidentielles en Seine-Saint-Denis</w:t>
               </w:r>
@@ -5674,199 +5674,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cergy-Pontoise et les Villes Nouvelles de la Région Île-de-France : de la ‘greffe urbaine’ aux pôles périphériques</w:t>
+                <w:t xml:space="preserve">Contribution des démarches prospectives différenciées au renforcement des logiques ségrégatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brigitte Lestrade. </w:t>
+              <w:t xml:space="preserve">Raymonde Séchet; Isabelle Garat; Djemila Zeneidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures croisées. Japon - France</w:t>
+              <w:t xml:space="preserve">Espaces en transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-146, 2008, 978-2-296-04936-9</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-66, 2008, Collection "Géographie sociale", 978-2-7535-0705-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371140v1</w:t>
+                <w:t xml:space="preserve">hal-01371138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des démarches prospectives différenciées au renforcement des logiques ségrégatives</w:t>
+                <w:t xml:space="preserve">Cergy-Pontoise et les Villes Nouvelles de la Région Île-de-France : de la ‘greffe urbaine’ aux pôles périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raymonde Séchet; Isabelle Garat; Djemila Zeneidi. </w:t>
+              <w:t xml:space="preserve">Brigitte Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces en transactions</w:t>
+              <w:t xml:space="preserve">Cultures croisées. Japon - France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-66, 2008, Collection "Géographie sociale", 978-2-7535-0705-0</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2008, 978-2-296-04936-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371138v1</w:t>
+                <w:t xml:space="preserve">hal-01371140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière ‘la’ banlieue, les banlieues ; hétérogénéité des réalités, diversité des perceptions</w:t>
               </w:r>
@@ -7155,51 +7155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="348F98B2"/>
+    <w:nsid w:val="A1112D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-desponds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5655-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079586546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Ngom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Sarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lvia Sedoarisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.03.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RM17GB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26283" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.140.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.122.0172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchadeuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/6-clefs-concours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/page/belgium/brussels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/index.cfm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/ife" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Goff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01371178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-desponds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5655-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079586546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Ngom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Sarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.719.0078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lvia Sedoarisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dalmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.03.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RM17GB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.140.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.122.0172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchadeuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/justice-spatiale-et-politiques-publiques-territoriales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/6-clefs-concours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/page/belgium/brussels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/index.cfm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371114v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/ife" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Goff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03871082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01371178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>