--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Dumur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0474-5080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034782001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a nonlinear model predictive controller regulating the acetate concentration in fed‐batch Escherichia coli BL21 ( DE3 ) cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control for Applications: Engineering and Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adc2.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multi-objective optimization of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2843-2860. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-021-01418-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving SLM additive manufacturing operation precision with H-infinity controller structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetra Rasoanarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach for the Kinematic Reliability Assessment of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian A Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574721000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-health estimators coupled to a random forest approach for lithium-ion battery aging factor ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo S.R. Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 484, pp.229154. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of Robust control and Estimation of Acetate Concentration in Escherichia coli BL21(DE3) Fed-batch Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.108103. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global performance criterion of robotic manipulator with clearances based on reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (12), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-020-02708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model Control Applied to E. coli BL21(DE3) Fed-Batch Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.772. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8070772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved state of charge estimation for Li-ion batteries using fractional order extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo S.R. Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435, pp.226710. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.226710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement of HSM process by data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Godreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2781-2788. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-018-1426-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized min‐max robust model predictive control: Application to the control of a bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimal design of flexible-joint parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Assolari Takano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (8), pp.2775-2801. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-01-2018-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour error pre-compensation for five-axis high speed machining: offline gain adjustment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.3113-3125. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spindle condition on the dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rabréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of lactic acid concentration in its bioproduction from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thorigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Preview Hinfinity Control Design for Motion Control of Elastic-Joint Robots With Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (10), pp.6429 - 6438. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2583406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the continuous lactic acid production process from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thorigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp 147-159. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-6949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical hydro power valley control: Validation on simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.160-168. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive filtering for robust proprioceptive robot impact detection under model uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2315440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control of cooperative vehicles using systematic search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.204-217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control for maximization of CO2 bio-fixation by microalgae in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible right sized honing technology for fast engine finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frabolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.327-330. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2013.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear receding-horizon control of induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Hedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.353-365. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic guaranteed state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3418-3424. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive robuste par des techniques d'observateurs basées sur des ensembles zonotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2-3), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.46.235-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification hors ligne des lois de commande prédictives multivariables. Compromis entre robustesse en stabilité face à des incertitudes non structurées et performance nominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2-3), pp.213-234. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.213-234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic simulation of the liner honing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of bulging effect on mould level in continuous casting: Experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets techniques for Youla-Kucera parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (9), pp.1553-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed MPC strategy based on Benders' decomposition applied to multi-source multi-zone temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed drive modelling for the simulation of tool path tracking in multi-axis High Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3-4), pp.266-284. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2011.041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization based tuning of a modified smith predictor for mould level control in continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multi-model predictive control using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.169-175. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-010-0122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Predictive Control of Fed-Batch Cultures of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (7), pp.1112-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model predictive control based on LMI. From the adaptation of the state-space model to the analytic description of the control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (8), pp.1548-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit nonlinear predictive control for a magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.434-442. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Virtual Environment as a Tool for Diagnosis and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pujadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex form machining with axis drive predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57/1, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-loop optimization and trajectory tracking of a fed-batch bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for hybrid systems. Implications of polyhedral pre-computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zainea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis : Hybrid Systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.510-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact explicit MPC law with guarantees of feasibility for reference tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.379-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechatronics approach to the control of 6 DOF parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (9-10), pp.1431-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a 6 DOF parallel manipulator using rapid prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Method for Improving Robustness of Model Predictive Control Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3-4), pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of control laws based on multiparametric linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (W07), pp.CD - ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical robust control scheme for yeast fed-batch Cultures - An experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (8), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control for hybrid systems under a state partition based MLD approach (SPMLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Yeast Fed-Batch Cultures using Minimal a priori Process Knowledge and Measurement Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of predictive axis control structure within a virtual open architecture machine tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machining Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.389-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical predictive control within an open architecture virtual machine-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm Based Model Predictive Control for Hybrid Sytems Under a Modified MLD Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance NC for high-speed machining by means of polynomial trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.317-320. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60706-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification of CNC Controllers for Machine Tools Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.293-296. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60587-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d'un alambique charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 115 (Juin), pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Predictive Control of Human Locomotion Based on the Dynamic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonimer Flavio de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fernanda Pereira Zamaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics and biomedical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-331, 2018, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2993-4.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-control optimal design of 6-DOF fully parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Hideki Koroishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 247-266, 2016, 978-3-319-47246-1. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47247-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Predictor-Based Control with Distance Feedback for Haptic Systems Under Distributed Time-Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-235, 2014, Advances in Delays and Dynamics book series (ADVSDD, volume 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MPC under coupled constraints based on Dantzig-Wolfe decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maestre, José M.; Negenborn, Rudy R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Model Predictive Control Made Easy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.101-114, 2013, Intelligent Systems, Control and Automation: Science and Engineering, Vol. 69, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7006-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usinage à grande vitesse : Technologies, modélisations et trajectoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.53-70, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique avancée et Informatique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Académie Roumaine, pp.129-135, 2009, ISBN 978-973-27-1806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position and velocity coordination: control of machine-tool servomotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control methods for electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.331-365, 2009, ISBN 978-1-84821-093-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geometry of predictive control with nonlinear constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, Juan Andrade Cetto and Jean-Louis Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics. Selected Papers from the International Conference on Informatics in Control, Automation and Robotics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-314, 2008, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85640-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Analysis of Model Predictive Control. A Parameterized Polyhedra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Analysis and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439-446, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geometry of predictive control with nonlinear constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-314, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized polyhedra approach for the explicit Robust Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.217-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des lois de commande par approche fréquentielle &amp;quot;classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.175-200, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.373-396, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.271-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced axis control – Implementation within a virtual robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Cassemiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Control Systems, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Pennacchio, International ISAR, pp.106-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commande Prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.71-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande d'un compresseur d'air climatisé de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2996498. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande de la consigne de température de l'air soufflé dans l'habitacle d'un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2989035. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande d'un groupe moto-ventilateur, notamment pour une installation de chauffage et/ou de climatisation de véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1355674. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (215)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Bioreactor Control Strategies for Sustainable Bioprocesses: Preparing Future Engineers for Environmental Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomethane Productivity of an Industrial Anaerobic Digestion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-test method for performance evaluation of intelligent collaborative robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, France. pp.1922-1927, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of intelligent collaborative robots: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration (SII) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Atlanta, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII55687.2023.10039365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Elastodynamic Performance Criterion of Manipulators with Flexible Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Latin American Robotics Symposium (LARS 2022) and 14TH BRAZILIAN SYMPOSIUM ON ROBOTICS (SBR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, São Bernardo do Campo, Brazil. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LARS/SBR/WRE56824.2022.9995883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Tests of a Spacecraft via a Switched Robust Controller-based Virtual Shaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dynamic Tracking Control of a Modal Parameter Varying Spacecraft avoiding Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bettachioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caën, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Sweep Tracking Control of a Lightly-Damped Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bettachioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia ( virtual ), Romania. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal Set-Membership State Estimation for Multi-Output Systems with Interval Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Sankt Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Kinematic Reliability of a Cartesian Parallel Manipulator with Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (virtual), United States. pp.2080-2085, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM43001.2020.9159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science-based Sizing Approach for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caceres Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mora Jefry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IX International Congress of Mechatronics Engineering and Automation (CIIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cartagena de Indias, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIIMA50553.2020.9290303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model control of an Escherichia coli fed-batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8886116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge analysis for Li-ion battery pack state of health estimation for electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo Senou Rodolphe Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5915-5920, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanometer scanner modeling for Selective Laser Melting deflection system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetra Rasoanarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1170-1175, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical resource allocation models for bioreactor optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International FOSBE 2018 - Foundations of Systems Biology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of protein dynamics in batch bioprocess optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model predictive control of Escherichia coli culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-ion battery pack SoC estimation for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo Senou Rodolphe Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iecon.2018.8591187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a realistic and integrated strain design in batch bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2018.8619629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Based Offline Gain Adjustment for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP ICME '16 - 10th CIRP Conference on Intelligent Computation In Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ischia, Italy. pp.227-232, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a micro-organisms culture in a fedbatch bioreactor using an intracellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and parameter tuning of a robust model predictive controller for UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of metabolic pathways in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2016.7790684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control approach based on Multiple Models and set-membership state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized robust model predictive control applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria of a 2-DOF planar parallel manipulator with flexible joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 12th IEEE International Conference on Industry Applications INDUSCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Curitiba, Brazil. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDUSCON.2016.7874544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Criteria of 2-DOF Planar Parallel Manipulator with Flexible Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IAS International Conference on Industry Applications (INDUSCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline Gain Adjustment with Constraints for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Intelligent Mechatronics (AIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aim.2016.7576767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. pp.047-053, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Set-Membership estimation based on Multiple Model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1105-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robustness Assessment of Deterministic and Stochastic Nonlinear Moving Horizon Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of a 2-DOF planar parallel robot by means of fuzzy dynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 13th Latin American Robotics Symposium and 4th Brazilian Symposium on Robotics LARS/SBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Recife, Brazil. pp. 275-280, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LARS-SBR.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de stabilité analytique pour les régulations locales de tension des producteurs décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Task-Decoupling by Robust Eigenstructure Assignment for Dexterous Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems ( IROS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HAMBURG, Germany. pp.5654-5661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Hybrid System for Reproducing Bilateral Gait through Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuteken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bayao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Virtual Rehabilitation Proceedings (ICVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-level Impedance Control for Dexterous Manipulation with Contact Uncertainties using an LMI-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp. 3668 - 3674, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical predictive control strategy of microalgae culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ATLANTA, United States. pp.364-370, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, saint-petersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of a 6-DOF Fully Parallel Robot under Uncertain Parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Robot Control SYROCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, SYDNEY, Australia. pp.195-200, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Lactic Acid Production Process from Wheat Flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.1087-1092, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of optimal trajectories for power plants based on physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Structure-Control Optimal Design of the Stewart-Gough Robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th LARS Latin American Robotics Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Uberlândia -MG, Brazil. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lars-sbr.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control Strategy based on Robust MPC and Integral Sliding mode - Application to a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Guaranteed Ellipsoidal State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control of Microalgae Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier &amp; Narbonne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Selişteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis control using model predictive control: identification and friction effect reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual Machining Process Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Calgary, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control of reheating furnace based on distributed model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metric for Wrench Space Reachability of Multifingered Hand with Contact Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1236-1242, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Nonlinear Moving Horizon Estimator with Pre-Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6859072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Set-Membership Estimation Approach based on Zonotopes and Ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of microalgae culture in a continuous photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of lactic acid production from wheat flour: hydrolysis of starch proteins in batch fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic optimization of power plants using Sum-Up Rounding and adaptive mesh refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Chan Shin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and diagnosis using zonotopic set -memberbership estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. pp.CR-Rom Proceedings, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two robust predictive control strategies for trajectory tracking of flexible-joint robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1704-1709, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal State Estimation for Systems with Interval Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model predictive control of steel slab walking-beam reheating furnace based on a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Horizon Estimation with Pre-Estimation (MHE-PE) for 3D Space Debris Tracking during Atmospheric Re-entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à horizon glissant de trajectoires de débris spatiaux en rentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT CPNL du GDR Macs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Roughness and Surface Texture Evolution at Macroscopic Scale During Cylinder Honing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th CMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Italy. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Set-Membership Estimation for Multi-Output Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Intelligent Control (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabab, India. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2013.6658619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande robuste de robots manipulateurs à articulations flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion commune des Groupes de Travail Identification et MOSAR (Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse) du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyRMPC: a New Matlab Toolbox to Robustify Predictive Controllers under Unstructured and Structured Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Conference on Computer Aided Control System Design (CACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderab, India. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2013.6663484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and parameter identification of the batch lactic acid production process from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.238 - 243, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2013.6688966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Structure for an Automotive Heat Pump System with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.725-730, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulan Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Analysis of a Moving Horizon Estimator for Space Debris Tracking During Atmospheric Reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Optimization of Automotive Thermal Systems using Mixed-Integer Programming and Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de suivi scientifique RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Set-Membership Estimation for Interval Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.CD rom, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6425843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Model Predictive Control of Steel Slab Reheating Furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nagaragawa, Gifu, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Predictive Control for continuous Chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.586 - 591, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed state estimation by zonotopes for systems with interval uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oldenburg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparative Study of Control Architectures for Haptic Interfaces including Communication Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.333 - 340, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Debris Trajectory Estimation during Atmospheric Reentry using Moving Horizon Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une stratégie MPC pour le guidage coopératif d'un groupe de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Matrix Inequality Approach for Zonotopic Set-Membership Estimation of Multivariable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire de la culture de microalgues pour la valorisation biologique de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Commande Prédictive non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Haptic System using Smith Predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Taiwan, China. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Damping Strategy for Robust Control of a Flexible-Joint Lightweight Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Domain Approach for Flexible-Joint Robot Modeling and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.583-588, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Non-Linear Model Predictive Control for Flocks of Vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGNCA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-Oriented Model of a Reversible Heat Pump for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Electric Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greenville, SC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD Control with Gain-Scheduling depending on the Distance for a 3-DOF Network Based Haptic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control applied to Hydro Power Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PP&amp;PSC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de robots manipulateurs légers à articulations flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées en Robotique et Automatique (JRA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Derivative (PD) Controllers for Haptics subject to Distributed Time-Delays: A geometrical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Jeju, South Korea. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of Stewart-Gough manipulator using global indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMIs-based coordinate descent method for solving BMIs in control design : A short survey & two improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for guaranteed state estimation by zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tube-Based Constrained Predictive Control via Zonotopic Set-Membership Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of flocks of vehicles using virtual signposts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils ensemblistes pour l'analyse et la synthèse d'une paramétrisation de Youla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Predictive Control of an Anthropomorphic Robot Arm for Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics (AIM2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of disturbed LPV systems in a LMI setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4149-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of parallel manipulator using global indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Portilla-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control of parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Robot Motion and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bukowy Dworek, Poland. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Chlorella vulgaris growth rate in a continuous photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the fragility of Smith predictors used in haptics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Automation and Systems, ICCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gyeonggi-do, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization procedure of the start-up of Combined Cycle Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cazella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scattolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modeling of the green microalga Chlorella vulgaris in an air-lift photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10603-10608, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer for Chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.774-779, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2011.6044419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MPC for Multi-zone Temperature Regulation with Coupled Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. CD-ROM - pp.1552-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the interval approach for Chlorella vulgaris biomass estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando - Floride, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution with reduced conservatism for H2 or H∞ multi-objective output-feedback control of LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Heeze, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed MPC applied to multisource temperature regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Distributed Estimation and Control in Networked Systems (NECSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and identification of chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European workshop Biotechnology of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nuthetal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive control of the mold level in the continuous casting process using multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.6101-6108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-order output-feedback control design for LTI Systems: a new algorithm to reduce conservatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary. pp.1389-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. CD-ROM, 6 p., 3174-3179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the growth model parameters for a culture of Chlorella vulgaris in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop Biotechnology of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets techniques for Buck DC-DC converter control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Automation, Robotics and Vision, ICARCV 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustified optimal control of a coal-fired power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.1217-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Growth Model Parameters for a Culture of Chlorella Vulgaris in a Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Computer applications in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.431-436, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position control strategies of a Steward platform manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics - PACAM XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Parana, Brazil. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youla-Kucera parameter synthesis using invariant sets techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, Maryland, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la paramétrisation de Youla-Kucera sur le volume des ensembles invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième conférence internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3914-3919, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐order output‐feedback control design: A new algorithm to reduce conservatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day - Dynamical systems, control and optimization (DYSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de récupération d'energie au freinage sur véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crégut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck DC-DC converter control using invariant sets techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valleta, Malta. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Non-linear Control Applied to Internal Combustion Engine Air Path Using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic disturbances reduction in the continuous casting process by means of a modified Smith predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of robustified model predictive control to a production-inventory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Arahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization Based Tuning of a Modified Smith Predictor for Mold Level Control in Continuous Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Viña del Mar, Chile. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Non-Linear Controllers for Automotive Vehicle Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cregut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.4822-4827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CCT SCA, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification hors ligne de lois de commande prédictives multivariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Smith Predictor Scheme for Periodic Disturbances Reduction in the Continuous Casting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.1091-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attainability and Set Analysis for Uncertain PWA Systems with Parameter Variations and Bounded Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Chinese Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China. pp.4238-4244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la trajectoire d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail MOSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Robustified Model Predictive Control to a Production-Inventory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Arahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retreat Day of ART Centre of Excellence for Complex Dynamic Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Flexible Arm by Means of Robustified MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.2229-2234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Sets Method for State-Feedback Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Belgrade, pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of Bulging Effect on Mold Level in Continuous Casting: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Viña del Mar, Chile. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Robust Multi-Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED' 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1868-1873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Model Predictive Control for a Magnetic Levitation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1544-1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture de E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Tractable Off-line Robustified Controllers for Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.2136-2141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMOptMPC : a MATLABTM Toolbox for Off-line Robustification of Multivariable MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multiconference on Systems and Control MSC-CACSD 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Model Predictive Control Using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.8809-8814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Robustification of Model Predictive Control for Uncertain Multivariable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress on Automatic Control 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.7832-7837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Robustified Model Predictive Control to a Medical Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control for continuous microalgae cultivation process in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1373-1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model Predictive Control applied to E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.14570-14575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line robustification of predictive control for uncertain systems: a sub-optimal tractable solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability and Robust Control of PWA Systems with Parameter Variations and Bounded Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.10190-10195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of periodic disturbances in the continuous casting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multiconference on Systems and Control MSC-CACD 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Analysis of Model Predictive Control. A Parameterized Polyhedra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Numerical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lozenetz, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line robustification of multivariable model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances estimation for mold level control in the continuous casting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics ICINCO 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a virtual environment as a tool for diagnosis and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pujadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP International Conference on High Performance Cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of predictive control techniques for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary Lecture, SBAI´07 Simpósio Brasileiro de Automação Inteligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear mapping explicit solutions for nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mechatronics and control applications, SBAI´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Machine-tool environment – Design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wartelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved robustness of multivariable model predictive control under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line method for improving robustness of model predictive control laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucarest, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van de Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NMPC-SOFAP07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control for switched piecewise affine systems subject to parameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Control Systems and Computer Science (CSCS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping approach to control of mechatronics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.162-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire de la culture fed-batch de la bactérie E. Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van de Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe de Travail « Commande prédictive non linéaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for axis drives of machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mechatronics and control applications, SBAI´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit predictive control laws with a nonlinear constraints handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a tool, EUROCON 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit predictive control laws. On the geometry of feasible domains and the presence of nonlinearities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line improvement of multivariable model predictive control robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line improvement of multivariable model predictive control robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New-Orleans, United States. pp.2826-2831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechatronic approach for the control of Stewart-Gough parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Porta Saramago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Ilhabela, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit solutions for nonlinear model predictive control : a linear mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.3295-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vladu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOPS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit constrained predictive control using a polyhedral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.30-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for axis drive of machine-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07 – 6th Brazilian Conference on Dynamics, Control and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.293-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the modeling and simulation of mechatronics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control AMC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Istanbul, Turkey. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of wheeled mobile robots with reconfigurable control using integrate prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferasolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Robotics, Automation and Mechatronics IEEE-RAM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bangkok, Thailand. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust model predictive control for piecewise affine systems subject to bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS06: 2nd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. http://www.ifac-papersonline.net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechatronics Approach to the Control of 6 Dof Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Methods in Engineering MME-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ankara, Turkey. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Continuity and Complexity of Control Laws Based on Multiparametric Linear Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.5465-5470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fractional order robot axis dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Fractional Differentiation and its Applications IFAC-FDA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Porto, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of Stewart-Gough platform with reconfigurable control using integrate prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Taormina, Italy. pp.S10.13-S1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of control laws based on multiparametric linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for hybrid systems. How far the polyhedral pre-computations might to go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zainea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Hybrid Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open architecture hierarchical predictive control for saturation avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Workshop on Advanced Control AMC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Istanbul, Turkey. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois de commande prédictives robustes : une approche par polyèdres paramétrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du fonctionnement d'un bioréacteur en mode fed-batch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information, Modélisation, Optimisation et commande en génie des procédés SIMO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3 DOF robotic platform dynamics control using rapid prototyping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Cassemiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Taormina, Italy. pp.S21.6-S21.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam Generator Water Level Control : A Hybrid System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Falinower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de commande prédictive pour le positionement des axes d'une machine outil à architecture ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lartigue Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3emes Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.447 - 454, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control of Hybrid Systems under a Multi-MLD Formalism with State Space Polyhedral Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Algorithm for Ship Detection in Envisar SAR Imagery Based on the Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVISAT Symposium (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques pour la commande prédictive de systèmes hybrides sous forme MLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of direct adaptive generalized predictive control (GPCAD) to a robotic joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rio de Janeiro, Brazil. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2003.1267961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du formalisme MLD en vue d'une optimisation discrète des systèmes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Horizon State Estimation of Hybrid Systems. Application to Fault Detection of Sensors of a Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Falinower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de stabilité par abstraction discrète. Application aux réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Vers la transition énergétique - WTE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palaiseau, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse de point de vue automatique de la stabilité d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, GIF SUR YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofijación de CO2 por microalgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofixation de CO2 par les microalgues : Modélisation, estimation et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.156, 2014, 978-1-78405-040-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Biofixation by Microalgae : Modeling, Estimation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE, 192 p., 2014, 978-1-84821-598-6. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopes: From Guaranteed State Estimation to Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 335p., 2013, 9781118761588. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commande Prédictive : Avancées et perspectives, Traité IC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant predictive control based on set-membership state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’estimation d’état ensembliste pour systèmes incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant predictive control based on set-membership state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique - Analyse du point de vue automatique d'un système complexe, Journée des doctorants de 2ème année L2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du point de vue automatique de la stabilité d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability study of local reactive power regulations with respect to the voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership state estimation for uncertain systems based on zonotopes and ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo F Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état à l'aide d'ensembles zonotopiques pour des systèmes incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive robuste par des techniques d'observateurs à base d'ensembles zonotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of constrained generalized predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Dumur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0474-5080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034782001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a nonlinear model predictive controller regulating the acetate concentration in fed‐batch Escherichia coli BL21 ( DE3 ) cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control for Applications: Engineering and Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adc2.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach for the Kinematic Reliability Assessment of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian A Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574721000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving SLM additive manufacturing operation precision with H-infinity controller structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetra Rasoanarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-health estimators coupled to a random forest approach for lithium-ion battery aging factor ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo S.R. Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 484, pp.229154. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Assessment of Robust control and Estimation of Acetate Concentration in Escherichia coli BL21(DE3) Fed-batch Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.108103. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2021.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multi-objective optimization of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2843-2860. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-021-01418-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model Control Applied to E. coli BL21(DE3) Fed-Batch Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.772. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8070772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global performance criterion of robotic manipulator with clearances based on reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (12), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-020-02708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved state of charge estimation for Li-ion batteries using fractional order extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo S.R. Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435, pp.226710. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.226710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized min‐max robust model predictive control: Application to the control of a bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement of HSM process by data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Godreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2781-2788. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-018-1426-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spindle condition on the dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rabréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimal design of flexible-joint parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Assolari Takano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (8), pp.2775-2801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-01-2018-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour error pre-compensation for five-axis high speed machining: offline gain adjustment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.3113-3125. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Preview Hinfinity Control Design for Motion Control of Elastic-Joint Robots With Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (10), pp.6429 - 6438. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2583406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of lactic acid concentration in its bioproduction from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thorigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the continuous lactic acid production process from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thorigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp 147-159. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-6949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control of cooperative vehicles using systematic search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.204-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control for maximization of CO2 bio-fixation by microalgae in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive filtering for robust proprioceptive robot impact detection under model uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2315440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical hydro power valley control: Validation on simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.160-168. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear receding-horizon control of induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Hedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.353-365. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible right sized honing technology for fast engine finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frabolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.327-330. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2013.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic guaranteed state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3418-3424. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive robuste par des techniques d'observateurs basées sur des ensembles zonotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2-3), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.46.235-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification hors ligne des lois de commande prédictives multivariables. Compromis entre robustesse en stabilité face à des incertitudes non structurées et performance nominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2-3), pp.213-234. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.213-234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic simulation of the liner honing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets techniques for Youla-Kucera parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (9), pp.1553-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed MPC strategy based on Benders' decomposition applied to multi-source multi-zone temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of bulging effect on mould level in continuous casting: Experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed drive modelling for the simulation of tool path tracking in multi-axis High Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3-4), pp.266-284. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2011.041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization based tuning of a modified smith predictor for mould level control in continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Predictive Control of Fed-Batch Cultures of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (7), pp.1112-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building temperature regulation using a distributed model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.1445-1452. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multi-model predictive control using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.169-175. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-010-0122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model predictive control based on LMI. From the adaptation of the state-space model to the analytic description of the control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (8), pp.1548-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit nonlinear predictive control for a magnetic levitation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.434-442. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex form machining with axis drive predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57/1, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Virtual Environment as a Tool for Diagnosis and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pujadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-loop optimization and trajectory tracking of a fed-batch bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for hybrid systems. Implications of polyhedral pre-computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zainea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis : Hybrid Systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.510-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Method for Improving Robustness of Model Predictive Control Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3-4), pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a 6 DOF parallel manipulator using rapid prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of control laws based on multiparametric linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (W07), pp.CD - ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact explicit MPC law with guarantees of feasibility for reference tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.379-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechatronics approach to the control of 6 DOF parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (9-10), pp.1431-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical robust control scheme for yeast fed-batch Cultures - An experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (8), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control for hybrid systems under a state partition based MLD approach (SPMLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Yeast Fed-Batch Cultures using Minimal a priori Process Knowledge and Measurement Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of predictive axis control structure within a virtual open architecture machine tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machining Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.389-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical predictive control within an open architecture virtual machine-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance NC for high-speed machining by means of polynomial trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.317-320. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60706-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm Based Model Predictive Control for Hybrid Sytems Under a Modified MLD Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification of CNC Controllers for Machine Tools Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.293-296. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60587-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d'un alambique charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 115 (Juin), pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Predictive Control of Human Locomotion Based on the Dynamic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonimer Flavio de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fernanda Pereira Zamaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics and biomedical robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-331, 2018, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2993-4.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-control optimal design of 6-DOF fully parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Hideki Koroishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 247-266, 2016, 978-3-319-47246-1. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47247-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Predictor-Based Control with Distance Feedback for Haptic Systems Under Distributed Time-Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-235, 2014, Advances in Delays and Dynamics book series (ADVSDD, volume 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MPC under coupled constraints based on Dantzig-Wolfe decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maestre, José M.; Negenborn, Rudy R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Model Predictive Control Made Easy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.101-114, 2013, Intelligent Systems, Control and Automation: Science and Engineering, Vol. 69, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7006-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usinage à grande vitesse : Technologies, modélisations et trajectoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Dunod, pp.53-70, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position and velocity coordination: control of machine-tool servomotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control methods for electrical machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.331-365, 2009, ISBN 978-1-84821-093-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique avancée et Informatique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de l'Académie Roumaine, pp.129-135, 2009, ISBN 978-973-27-1806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geometry of predictive control with nonlinear constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, Juan Andrade Cetto and Jean-Louis Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics. Selected Papers from the International Conference on Informatics in Control, Automation and Robotics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-314, 2008, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85640-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Analysis of Model Predictive Control. A Parameterized Polyhedra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Analysis and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439-446, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the geometry of predictive control with nonlinear constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-314, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized polyhedra approach for the explicit Robust Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.217-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des lois de commande par approche fréquentielle &amp;quot;classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.175-200, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.373-396, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.271-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced axis control – Implementation within a virtual robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Cassemiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Control Systems, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Pennacchio, International ISAR, pp.106-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commande Prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.71-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande d'un compresseur d'air climatisé de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2996498. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande de la consigne de température de l'air soufflé dans l'habitacle d'un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2989035. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de commande d'un groupe moto-ventilateur, notamment pour une installation de chauffage et/ou de climatisation de véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1355674. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (215)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Bioreactor Control Strategies for Sustainable Bioprocesses: Preparing Future Engineers for Environmental Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomethane Productivity of an Industrial Anaerobic Digestion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-test method for performance evaluation of intelligent collaborative robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, France. pp.1922-1927, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of intelligent collaborative robots: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration (SII) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Atlanta, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII55687.2023.10039365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Elastodynamic Performance Criterion of Manipulators with Flexible Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Latin American Robotics Symposium (LARS 2022) and 14TH BRAZILIAN SYMPOSIUM ON ROBOTICS (SBR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, São Bernardo do Campo, Brazil. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LARS/SBR/WRE56824.2022.9995883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Tests of a Spacecraft via a Switched Robust Controller-based Virtual Shaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dynamic Tracking Control of a Modal Parameter Varying Spacecraft avoiding Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bettachioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caën, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal Set-Membership State Estimation for Multi-Output Systems with Interval Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Sankt Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Kinematic Reliability of a Cartesian Parallel Manipulator with Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Boston (virtual), United States. pp.2080-2085, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM43001.2020.9159015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sine Sweep Tracking Control of a Lightly-Damped Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samsul Arefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bettachioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia ( virtual ), Romania. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science-based Sizing Approach for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caceres Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mora Jefry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IX International Congress of Mechatronics Engineering and Automation (CIIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cartagena de Indias, Colombia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIIMA50553.2020.9290303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Flight Experiments of a Tube-Based Model Predictive Controller for the AR.Drone 2.0 Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge analysis for Li-ion battery pack state of health estimation for electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo Senou Rodolphe Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5915-5920, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model control of an Escherichia coli fed-batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8886116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Set Design for Constrained Discrete-Time Linear Systems with Bounded Matched Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design ROCOND 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical resource allocation models for bioreactor optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th. International FOSBE 2018 - Foundations of Systems Biology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanometer scanner modeling for Selective Laser Melting deflection system simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetra Rasoanarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1170-1175, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of protein dynamics in batch bioprocess optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model predictive control of Escherichia coli culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Abadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dewasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Soesterberg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-ion battery pack SoC estimation for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodjo Senou Rodolphe Mawonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Eddahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iecon.2018.8591187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a realistic and integrated strain design in batch bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2018.8619629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Sets for Discrete-Time Constrained Linear Systems Using Sliding Mode Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2929-2934, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Based Offline Gain Adjustment for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP ICME '16 - 10th CIRP Conference on Intelligent Computation In Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ischia, Italy. pp.227-232, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a micro-organisms culture in a fedbatch bioreactor using an intracellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and parameter tuning of a robust model predictive controller for UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline Gain Adjustment with Constraints for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Intelligent Mechatronics (AIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aim.2016.7576767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. pp.047-053, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Set-Membership estimation based on Multiple Model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1105-1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Criteria of 2-DOF Planar Parallel Manipulator with Flexible Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IAS International Conference on Industry Applications (INDUSCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robustness Assessment of Deterministic and Stochastic Nonlinear Moving Horizon Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of a 2-DOF planar parallel robot by means of fuzzy dynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 13th Latin American Robotics Symposium and 4th Brazilian Symposium on Robotics LARS/SBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Recife, Brazil. pp. 275-280, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LARS-SBR.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de stabilité analytique pour les régulations locales de tension des producteurs décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of metabolic pathways in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2016.7790684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized robust model predictive control applied to bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria of a 2-DOF planar parallel manipulator with flexible joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 12th IEEE International Conference on Industry Applications INDUSCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Curitiba, Brazil. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDUSCON.2016.7874544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control approach based on Multiple Models and set-membership state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of a 6-DOF Fully Parallel Robot under Uncertain Parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Robot Control SYROCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, SYDNEY, Australia. pp.195-200, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Lactic Acid Production Process from Wheat Flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advanced Control of Chemical Processes (ADCHEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Whistler, Canada. pp.1087-1092, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical predictive control strategy of microalgae culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, ATLANTA, United States. pp.364-370, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, saint-petersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of optimal trajectories for power plants based on physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Structure-Control Optimal Design of the Stewart-Gough Robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Koroishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th LARS Latin American Robotics Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Uberlândia -MG, Brazil. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lars-sbr.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control Strategy based on Robust MPC and Integral Sliding mode - Application to a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Hybrid System for Reproducing Bilateral Gait through Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuteken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bayao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Virtual Rehabilitation Proceedings (ICVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Task-Decoupling by Robust Eigenstructure Assignment for Dexterous Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems ( IROS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HAMBURG, Germany. pp.5654-5661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-level Impedance Control for Dexterous Manipulation with Contact Uncertainties using an LMI-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp. 3668 - 3674, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearizing controller coupled to an Unscented Kalman filter for lactic acid regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Vanessa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Model Predictive Controller Based on Sensitivity Analysis - Application to a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Selişteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis control using model predictive control: identification and friction effect reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual Machining Process Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Calgary, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control of reheating furnace based on distributed model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metric for Wrench Space Reachability of Multifingered Hand with Contact Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1236-1242, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for continuous lactic acid production from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Guaranteed Ellipsoidal State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control of Microalgae Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier &amp; Narbonne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Chan Shin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic optimization of power plants using Sum-Up Rounding and adaptive mesh refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Nonlinear Moving Horizon Estimator with Pre-Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6859072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of microalgae culture in a continuous photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Set-Membership Estimation Approach based on Zonotopes and Ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of lactic acid production from wheat flour: hydrolysis of starch proteins in batch fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES-IFIBiop Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Regulation of Microalgae Culture in a Continuous Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and diagnosis using zonotopic set -memberbership estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. pp.CR-Rom Proceedings, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two robust predictive control strategies for trajectory tracking of flexible-joint robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1704-1709, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal State Estimation for Systems with Interval Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Horizon Estimation with Pre-Estimation (MHE-PE) for 3D Space Debris Tracking during Atmospheric Re-entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model predictive control of steel slab walking-beam reheating furnace based on a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice / Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyRMPC: a New Matlab Toolbox to Robustify Predictive Controllers under Unstructured and Structured Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Conference on Computer Aided Control System Design (CACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderab, India. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD.2013.6663484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and parameter identification of the batch lactic acid production process from wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 17th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaïa, Romania. pp.238 - 243, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2013.6688966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Structure for an Automotive Heat Pump System with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.725-730, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Roughness and Surface Texture Evolution at Macroscopic Scale During Cylinder Honing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th CMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Italy. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Set-Membership Estimation for Multi-Output Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on Intelligent Control (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabab, India. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2013.6658619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande robuste de robots manipulateurs à articulations flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion commune des Groupes de Travail Identification et MOSAR (Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse) du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulan Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Analysis of a Moving Horizon Estimator for Space Debris Tracking During Atmospheric Reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Optimization of Automotive Thermal Systems using Mixed-Integer Programming and Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de suivi scientifique RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à horizon glissant de trajectoires de débris spatiaux en rentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT CPNL du GDR Macs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Matrix Inequality Approach for Zonotopic Set-Membership Estimation of Multivariable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire de la culture de microalgues pour la valorisation biologique de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Commande Prédictive non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Haptic System using Smith Predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Taiwan, China. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Damping Strategy for Robust Control of a Flexible-Joint Lightweight Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Domain Approach for Flexible-Joint Robot Modeling and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.583-588, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Non-Linear Model Predictive Control for Flocks of Vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGNCA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed state estimation by zonotopes for systems with interval uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oldenburg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparative Study of Control Architectures for Haptic Interfaces including Communication Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.333 - 340, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Debris Trajectory Estimation during Atmospheric Reentry using Moving Horizon Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rata Suwantong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une stratégie MPC pour le guidage coopératif d'un groupe de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-Oriented Model of a Reversible Heat Pump for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan Esqueda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubray-Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Electric Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greenville, SC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2012.6183160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PD Control with Gain-Scheduling depending on the Distance for a 3-DOF Network Based Haptic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control applied to Hydro Power Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PP&amp;PSC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de robots manipulateurs légers à articulations flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées en Robotique et Automatique (JRA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Derivative (PD) Controllers for Haptics subject to Distributed Time-Delays: A geometrical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Jeju, South Korea. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Set-Membership Estimation for Interval Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.CD rom, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6425843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Model Predictive Control of Steel Slab Reheating Furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lawayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nagaragawa, Gifu, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Predictive Control for continuous Chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.586 - 591, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils ensemblistes pour l'analyse et la synthèse d'une paramétrisation de Youla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Predictive Control of an Anthropomorphic Robot Arm for Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics (AIM2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of disturbed LPV systems in a LMI setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4149-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of parallel manipulator using global indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Portilla-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control of parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Robot Motion and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bukowy Dworek, Poland. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Chlorella vulgaris growth rate in a continuous photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMIs-based coordinate descent method for solving BMIs in control design : A short survey & two improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for guaranteed state estimation by zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tube-Based Constrained Predictive Control via Zonotopic Set-Membership Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of flocks of vehicles using virtual signposts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization procedure of the start-up of Combined Cycle Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cazella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scattolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modeling of the green microalga Chlorella vulgaris in an air-lift photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress - WC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10603-10608, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer for Chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.774-779, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2011.6044419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the fragility of Smith predictors used in haptics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Liacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Automation and Systems, ICCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gyeonggi-do, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MPC for Multi-zone Temperature Regulation with Coupled Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. CD-ROM - pp.1552-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the interval approach for Chlorella vulgaris biomass estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando - Floride, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of Stewart-Gough manipulator using global indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Lara Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive control of the mold level in the continuous casting process using multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.6101-6108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-order output-feedback control design for LTI Systems: a new algorithm to reduce conservatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary. pp.1389-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control for building temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. CD-ROM, 6 p., 3174-3179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the growth model parameters for a culture of Chlorella vulgaris in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop Biotechnology of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets techniques for Buck DC-DC converter control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Control, Automation, Robotics and Vision, ICARCV 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustified optimal control of a coal-fired power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.1217-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Growth Model Parameters for a Culture of Chlorella Vulgaris in a Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Computer applications in biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. pp.431-436, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position control strategies of a Steward platform manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics - PACAM XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Parana, Brazil. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la paramétrisation de Youla-Kucera sur le volume des ensembles invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième conférence internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youla-Kucera parameter synthesis using invariant sets techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, Maryland, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic horizon distributed predictive control approach for temperature regulation in multi-zone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. CD-ROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control based on Benders' decomposition applied to multisource multizone building temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3914-3919, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐order output‐feedback control design: A new algorithm to reduce conservatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day - Dynamical systems, control and optimization (DYSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive distribuée pour la régulation thermique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. CD-ROM, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de récupération d'energie au freinage sur véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crégut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck DC-DC converter control using invariant sets techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valleta, Malta. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution with reduced conservatism for H2 or H∞ multi-objective output-feedback control of LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Benelux Meeting on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Heeze, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed MPC applied to multisource temperature regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Petru Morosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Distributed Estimation and Control in Networked Systems (NECSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and identification of chlorella vulgaris culture in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European workshop Biotechnology of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nuthetal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CCT SCA, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustification hors ligne de lois de commande prédictives multivariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Smith Predictor Scheme for Periodic Disturbances Reduction in the Continuous Casting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.1091-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attainability and Set Analysis for Uncertain PWA Systems with Parameter Variations and Bounded Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Chinese Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China. pp.4238-4244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la trajectoire d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail MOSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Robustified Model Predictive Control to a Production-Inventory System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Arahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retreat Day of ART Centre of Excellence for Complex Dynamic Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of robustified model predictive control to a production-inventory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Arahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization Based Tuning of a Modified Smith Predictor for Mold Level Control in Continuous Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Viña del Mar, Chile. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Non-Linear Controllers for Automotive Vehicle Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cregut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.4822-4827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Flexible Arm by Means of Robustified MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.2229-2234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Sets Method for State-Feedback Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Belgrade, pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation of Bulging Effect on Mold Level in Continuous Casting: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Viña del Mar, Chile. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic disturbances reduction in the continuous casting process by means of a modified Smith predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Non-linear Control Applied to Internal Combustion Engine Air Path Using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pita Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Robustification of Model Predictive Control for Uncertain Multivariable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress on Automatic Control 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.7832-7837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Robustified Model Predictive Control to a Medical Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control for continuous microalgae cultivation process in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1373-1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear model Predictive Control applied to E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.14570-14575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line robustification of predictive control for uncertain systems: a sub-optimal tractable solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Model Predictive Control Using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.8809-8814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness analysis of nonlinear predictive control of fed-batch E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vande Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.564-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability and Robust Control of PWA Systems with Parameter Variations and Bounded Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.10190-10195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of periodic disturbances in the continuous casting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multiconference on Systems and Control MSC-CACD 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Analysis of Model Predictive Control. A Parameterized Polyhedra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Numerical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lozenetz, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line robustification of multivariable model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail de Commande Prédictive Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a virtual environment as a tool for diagnosis and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pujadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP International Conference on High Performance Cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances estimation for mold level control in the continuous casting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics ICINCO 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Robust Multi-Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Falugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED' 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1868-1873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Tractable Off-line Robustified Controllers for Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision ICARCV 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.2136-2141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité pour l'identification d'un modèle paramétrique de culture de E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMOptMPC : a MATLABTM Toolbox for Off-line Robustification of Multivariable MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multiconference on Systems and Control MSC-CACSD 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Model Predictive Control for a Magnetic Levitation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation MED 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1544-1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control for switched piecewise affine systems subject to parameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Control Systems and Computer Science (CSCS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping approach to control of mechatronics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.162-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire de la culture fed-batch de la bactérie E. Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van de Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe de Travail « Commande prédictive non linéaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for axis drives of machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mechatronics and control applications, SBAI´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved robustness of multivariable model predictive control under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line method for improving robustness of model predictive control laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucarest, Romania. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of E. Coli cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van de Wouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NMPC-SOFAP07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit predictive control laws with a nonlinear constraints handling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a tool, EUROCON 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line improvement of multivariable model predictive control robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New-Orleans, United States. pp.2826-2831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line improvement of multivariable model predictive control robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechatronic approach for the control of Stewart-Gough parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Porta Saramago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Ilhabela, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit predictive control laws. On the geometry of feasible domains and the presence of nonlinearities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Dobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit solutions for nonlinear model predictive control : a linear mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.3295-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model structure of bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vladu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOPS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for axis drive of machine-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07 – 6th Brazilian Conference on Dynamics, Control and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.293-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit constrained predictive control using a polyhedral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINCON´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio Preto, Brazil. pp.30-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of predictive control techniques for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary Lecture, SBAI´07 Simpósio Brasileiro de Automação Inteligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear mapping explicit solutions for nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulbig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mechatronics and control applications, SBAI´07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Machine-tool environment – Design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wartelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Continuity and Complexity of Control Laws Based on Multiparametric Linear Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.5465-5470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fractional order robot axis dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Fractional Differentiation and its Applications IFAC-FDA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Porto, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of Stewart-Gough platform with reconfigurable control using integrate prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Taormina, Italy. pp.S10.13-S1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the continuity of control laws based on multiparametric linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for hybrid systems. How far the polyhedral pre-computations might to go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Zainea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Hybrid Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open architecture hierarchical predictive control for saturation avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Workshop on Advanced Control AMC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Istanbul, Turkey. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois de commande prédictives robustes : une approche par polyèdres paramétrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust model predictive control for piecewise affine systems subject to bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS06: 2nd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. http://www.ifac-papersonline.net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechatronics Approach to the Control of 6 Dof Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Methods in Engineering MME-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ankara, Turkey. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du fonctionnement d'un bioréacteur en mode fed-batch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Hafidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information, Modélisation, Optimisation et commande en génie des procédés SIMO'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3 DOF robotic platform dynamics control using rapid prototyping tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Cassemiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Taormina, Italy. pp.S21.6-S21.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of wheeled mobile robots with reconfigurable control using integrate prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferasolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Robotics, Automation and Mechatronics IEEE-RAM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bangkok, Thailand. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated environment for the modeling and simulation of mechatronics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control AMC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Istanbul, Turkey. pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam Generator Water Level Control : A Hybrid System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Falinower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de commande prédictive pour le positionement des axes d'une machine outil à architecture ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Susanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lartigue Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3emes Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.447 - 454, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Control of Hybrid Systems under a Multi-MLD Formalism with State Space Polyhedral Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Algorithm for Ship Detection in Envisar SAR Imagery Based on the Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVISAT Symposium (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques pour la commande prédictive de systèmes hybrides sous forme MLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of direct adaptive generalized predictive control (GPCAD) to a robotic joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rio de Janeiro, Brazil. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2003.1267961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du formalisme MLD en vue d'une optimisation discrète des systèmes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Horizon State Estimation of Hybrid Systems. Application to Fault Detection of Sensors of a Steam Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Falinower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de stabilité par abstraction discrète. Application aux réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Vers la transition énergétique - WTE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palaiseau, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse de point de vue automatique de la stabilité d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, GIF SUR YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofijación de CO2 por microalgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofixation de CO2 par les microalgues : Modélisation, estimation et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, pp.156, 2014, 978-1-78405-040-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Biofixation by Microalgae : Modeling, Estimation and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayen Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE, 192 p., 2014, 978-1-84821-598-6. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopes: From Guaranteed State Estimation to Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo F. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 335p., 2013, 9781118761588. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commande Prédictive : Avancées et perspectives, Traité IC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant predictive control based on set-membership state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant predictive control based on set-membership state estimation for uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’estimation d’état ensembliste pour systèmes incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du réseau de distribution électrique - Analyse du point de vue automatique d'un système complexe, Journée des doctorants de 2ème année L2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability study of local reactive power regulations with respect to the voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership state estimation for uncertain systems based on zonotopes and ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouardo F Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du point de vue automatique de la stabilité d'un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Malarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état à l'aide d'ensembles zonotopiques pour des systèmes incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive robuste par des techniques d'observateurs à base d'ensembles zonotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Tuan Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of constrained generalized predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dumitrache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6D46AD2"/>
+    <w:nsid w:val="17DD49FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-dumur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0474-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034782001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04471038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lara-Molina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01418-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Rasoanarivo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A Lara-Molina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo S.R. Mawonou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Eddahech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02708-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.226710" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Godreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-018-1426-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Assolari Takano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-01-2018-0015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rabr&#233;au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2018.03.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2583406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01155051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murgey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8TVK2R6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caldas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2315440" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rochefort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTPLTC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goeldel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frabolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.075" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00794490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFQN1VH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alamo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Camacho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.46.235-250" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-N14ZDSZ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.213-234" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZWCBBC31-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jabri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Luca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Falugi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-010-0122-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHCVFB74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00342042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pujadas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.09.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JD0N9NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293350v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Susanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubourg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosario" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.T. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moretti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumitrache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentinotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60706-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60587-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonimer Flavio de Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fernanda Pereira Zamaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2993-4.ch013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Hideki Koroishi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47247-8_15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418141v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322997v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85640-5_23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cassemiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Esqueda Merino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Regnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711408" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039365" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995883" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508874v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143778" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM43001.2020.9159015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caceres Camilo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Rosario" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jefry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIIMA50553.2020.9290303" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Senou Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926645" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581277" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2018.8591187" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01180982v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Camacho" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810437" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01644825v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Koroishi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDUSCON.2016.7874544" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Lara-Molina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Koroishi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390096v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637691v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Suwantong" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01644758v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.53" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259275v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Batista" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuteken" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bayao" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rosario" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caldas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Micaelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grossard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makarov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139708" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258959v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lara-Molina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steffen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258935v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Koroishi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lars-sbr.2015.26" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00973445v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01629" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086852v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Manh Nguyen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawayeb" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998975v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878251" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859072" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00973454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862412" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01002477v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961381" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998965v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878329" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01085069v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo F. Camacho" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086860v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084370v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918895v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.060" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826654v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2013.6658619" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879666v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preda" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2013.6663484" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795136v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubray-Demol" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00063" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918899v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Quang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760759" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826682v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00683897v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315065" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747338v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708563v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colledani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265660" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747358v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426215" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rochefort" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708465v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265608" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747352v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402390" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00127" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746801v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746805v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183160" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747349v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402393" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747333v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faille" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davelaar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murgey" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747497v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640793v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lara Molina" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592350v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632977v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629658v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640767v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640921v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633252v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633256v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640907v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Portilla-Flores" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640800v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472573v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wertz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524162v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouchette" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#232;le" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00484798v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527940v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472572v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524160v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lara" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Rosario" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486679v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486757v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488713v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551353v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pita Gil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsilia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486762v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417228v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417580v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bele" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417927v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Arahal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rivera" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417692v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marsilia" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418120v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418070v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417592v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401229v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418116v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445337v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417678v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Assad" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448149v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417685v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293753v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293998v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339312v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293760v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417822v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293967v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322268v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339352v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00294011v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452978v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293775v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293735v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257204v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257201v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258440v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257103v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257217v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192721v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256984v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257210v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168609v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257219v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257190v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256965v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Porta Saramago" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257194v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256851v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256189v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258803v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263493v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perogaro" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferasolli" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084663v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279033v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261371v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263503v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258809v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliveira" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259017v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279068v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263522v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263519v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258812v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778857v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendotti" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Falinower" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098595v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartigue Claire" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005053" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908376v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908375v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908085v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901740v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Pimenta" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2003.1267961" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921585v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919061v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223213" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876465v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F. Camacho" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761588" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262037v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390109v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455467v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455552v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260024v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00968846v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086705v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968815v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo F Camacho" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876476v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761503v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553344v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-dumur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0474-5080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034782001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Abadli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dewasme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vande Wouwer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adc2.95" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A Lara-Molina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Rasoanarivo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo S.R. Mawonou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Eddahech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04471038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lara-Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01418-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8070772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02708-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.226710" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Godreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-018-1426-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rabr&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2018.03.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Assolari Takano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-01-2018-0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2583406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Vanessa Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6949-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rochefort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTPLTC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Filali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0928-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caldas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2315440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01155051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murgey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8TVK2R6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00794490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFQN1VH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goeldel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frabolot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tuan Hieu Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alamo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Camacho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.46.235-250" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-N14ZDSZ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.213-234" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZWCBBC31-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Luca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.12.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHP5352R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jabri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vande Wouwer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.03.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96S3KFDP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Falugi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-010-0122-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHCVFB74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Susanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubourg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00342042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pujadas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouchiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JD0N9NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVGTPF0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosario" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moretti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumitrache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.T. Machado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentinotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60706-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60587-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonimer Flavio de Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fernanda Pereira Zamaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2993-4.ch013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Hideki Koroishi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47247-8_15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322997v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85640-5_23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260245v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cassemiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Esqueda Merino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Regnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711408" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039365" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS/SBR/WRE56824.2022.9995883" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03944791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Arefin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pasquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004352" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bettachioli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666719" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143778" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105055v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM43001.2020.9159015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034785v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259742" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caceres Camilo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Rosario" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jefry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIIMA50553.2020.9290303" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.058" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492298v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Senou Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926645" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8886116" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009895v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.081" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581277" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111230v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111224v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2018.8591187" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02111237v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619629" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718460v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984260" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390096v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307599v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Lara-Molina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Koroishi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637691v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Suwantong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798701" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01644758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Koroishi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.53" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383387v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2016.7790684" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637682v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798882" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01644825v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDUSCON.2016.7874544" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01180982v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Camacho" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810437" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258959v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lara-Molina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steffen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.036" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257041v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.113" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257011v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321298" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.182" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258935v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Koroishi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lars-sbr.2015.26" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257028v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.285" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Batista" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuteken" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bayao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rosario" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259275v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138206v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caldas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Micaelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grossard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makarov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139708" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257002v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321296" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086558v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Seli&#351;teanu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086852v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Manh Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawayeb" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998975v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878251" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086591v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996938" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00973445v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01629" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999246v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961333v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859072" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999266v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00973454v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862412" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999324v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Entzmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999314v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961417" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01002477v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961381" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998965v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878329" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01085069v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo F. Camacho" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084370v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086860v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826646v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preda" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2013.6663484" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878989v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2013.6688966" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795136v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubray-Demol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00063" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965763v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.060" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826654v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2013.6658619" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879666v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Quang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760759" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826682v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918895v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708465v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265608" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761722v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747352v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402390" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747327v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00127" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rochefort" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708563v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colledani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265660" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747358v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426215" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746805v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2012.6183160" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747349v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402393" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747333v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davelaar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murgey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747497v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00683897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315065" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747338v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746785v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265701" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640921v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633252v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633256v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640907v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lara Molina" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Portilla-Flores" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640800v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640786v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592350v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632977v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629658v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640767v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640782v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01955" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640757v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Badea" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2011.6044419" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625662v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640700v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640793v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524162v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouchette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#232;le" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00484798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wertz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524169v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527940v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472572v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495726v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0086" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524160v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lara" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Rosario" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486757v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486679v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492616v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554675v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717092" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00488713v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492620v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551353v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pita Gil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsilia" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486762v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472573v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00524155v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495730v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418120v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418070v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417592v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bele" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401229v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418116v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445337v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Arahal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rivera" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417927v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417692v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417662v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marsilia" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cregut" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417678v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Assad" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448149v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417685v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417580v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417228v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293973v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417822v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339334v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293765v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293967v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293760v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293769v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322268v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339352v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00294011v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452978v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293735v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293775v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293753v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339317v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339343v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339312v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293998v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192721v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256984v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257224v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van de Wouwer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257210v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257103v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257217v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168609v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257190v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257219v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256965v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Porta Saramago" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257194v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256557v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vladu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256189v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256851v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257204v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257201v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258440v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00261371v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263503v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258809v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliveira" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259017v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279068v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263522v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263519v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084663v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279033v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263508v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258812v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263493v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perogaro" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferasolli" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258803v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778857v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendotti" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Falinower" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098595v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartigue Claire" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005053" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908376v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908375v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908085v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901740v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Pimenta" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2003.1267961" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921585v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919061v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223213" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106554v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00999351v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089952v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984475" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876465v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F. Camacho" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761588" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262037v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455552v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390109v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455467v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260024v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086705v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968815v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo F Camacho" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00968846v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876476v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761503v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553344v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>